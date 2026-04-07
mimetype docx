--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,1501 +66,1501 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPEC-J2 as a cellular model for studying intestinal mucus</w:t>
+                <w:t xml:space="preserve">Review: in vitro and ex vivo models advancing the study of host-microbiota interactions across organ systems in farm animals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+                <w:t xml:space="preserve">Coralie Goetz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Delphine Payros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Trefeu</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
+                <w:t xml:space="preserve">Myriam M.L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+                <w:t xml:space="preserve">Sonia Lacroix-Lamandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.2338. </w:t>
+              <w:t xml:space="preserve">Animal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.101810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-32027-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.animal.2026.101810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487060v1</w:t>
+                <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive evaluation of a pea co-product for piglet nutrition: fibre content, protein digestion, and intestinal barrier function</w:t>
+                <w:t xml:space="preserve">IPEC-J2 as a cellular model for studying intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Grondin</w:t>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messan Kokouvi Djakpa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaf344⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32027-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353972v1</w:t>
+                <w:t xml:space="preserve">hal-05487060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of intestinal barrier function after exposure to digested pea ingredients -food matrix effect</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive evaluation of a pea co-product for piglet nutrition: fibre content, protein digestion, and intestinal barrier function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maurane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Messan Kokouvi Djakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09963⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.skaf344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaf344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838897v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In vitro evaluation of intestinal barrier function after exposure to digested pea ingredients -food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J Wilde</w:t>
+                <w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (1), pp.584-594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05049982v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Need for a consensus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete J Wilde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104373⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04448073v1</w:t>
+                <w:t xml:space="preserve">hal-05049982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pea cell wall polysaccharides and their structural integrity influence protein bioaccessibility and hydrolysis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Need for a consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul J Moughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pete J Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2023.105986⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 145, pp.104373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364631v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vitro and in vivo approach to characterise digesta from pigs fed different forms of pea flour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Pea cell wall polysaccharides and their structural integrity influence protein bioaccessibility and hydrolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 112, pp.105986. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2023.105986⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jas/skad037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03977449v1</w:t>
+                <w:t xml:space="preserve">hal-04364631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall of feeds and their impact on protein digestibility: An in vitro method applied for pig nutrition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">An in vitro and in vivo approach to characterise digesta from pigs fed different forms of pea flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2022.115467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797521v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of bile salts micelles and mixed micelles with lipolysis products, from scattering techniques and atomistic simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cell wall of feeds and their impact on protein digestibility: An in vitro method applied for pig nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M L Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Pabois</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 587, pp.522-537. </w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 293, pp.115467. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.10.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2022.115467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161813v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of bile salts micelles and mixed micelles with lipolysis products, from scattering techniques and atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Abrahamse</w:t>
+                <w:t xml:space="preserve">Olivia Pabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Almgren</w:t>
+                <w:t xml:space="preserve">Robert Ziolek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alminger</w:t>
+                <w:t xml:space="preserve">Christian Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Andres</w:t>
+                <w:t xml:space="preserve">Sylvain Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 587, pp.522-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224818v1</w:t>
+                <w:t xml:space="preserve">hal-03161813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t>
+                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotti Egger</w:t>
+                <w:t xml:space="preserve">Evan Abrahamse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reto Portmann</w:t>
+                <w:t xml:space="preserve">Annette Almgren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Ménard</w:t>
+                <w:t xml:space="preserve">Marie Alminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastien Marze</w:t>
+                <w:t xml:space="preserve">Ana Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (2), pp.1702-1720. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648755v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of grain source and processing methods on the nutritional profile and digestibility of grain amaranth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorah K Momanyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,2603 +1644,2737 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Cell Walls: Impact on Nutrient Bioaccessibility and Digestibility</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Ryden</w:t>
+                <w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathrina H Edwards</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/foods9020201⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.1702-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231690v1</w:t>
+                <w:t xml:space="preserve">hal-02648755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of bile salts with a dietary fibre, methylcellulose, and impact on lipolysis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jasmin Omar</w:t>
+                <w:t xml:space="preserve">Plant Cell Walls: Impact on Nutrient Bioaccessibility and Digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faizah Ahmed</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Ryden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrina H Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115741⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9020201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03231688v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oat and lipolysis: Food matrix effect</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Wilde</w:t>
+                <w:t xml:space="preserve">Interactions of bile salts with a dietary fibre, methylcellulose, and impact on lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pabois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe Garcia-Llatas</w:t>
+                <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Jesús Lagarda</w:t>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Haslam</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jasmin Omar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faizah Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.11.113⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.115741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231699v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into the behaviour of bile salts at interfaces: a key to their role in lipid digestion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oat and lipolysis: Food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard D. Harvey</w:t>
+                <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Grillo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Guadalupe Garcia-Llatas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Lagarda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Haslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.08.010⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 278, pp.683-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.11.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241051v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing of oat: the impact on oat's cholesterol lowering effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Molecular insights into the behaviour of bile salts at interfaces: a key to their role in lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian D. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard D. Harvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C7FO02006F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 556, pp.266-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01804600v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of oat components on lipid digestion using an in vitro model: Impact of viscosity and depletion flocculation mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Understanding the effect of particle size and processing on almond lipid bioaccessibility through microstructural analysis: from mastication to faecal collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary L. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terri Grassby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Smeriglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.018⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu10020213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231700v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of particle size and processing on almond lipid bioaccessibility through microstructural analysis: from mastication to faecal collection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Processing of oat: the impact on oat's cholesterol lowering effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan M. Tosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian T. Rich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10020213⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (3), pp.1328-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C7FO02006F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231703v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01804600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of the Biotechnology and Biological Sciences Research Council (BBSRC) Diet and Health Research Industry Club (DRINC) to early career researchers working in food, nutrition and human health</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Influence of oat components on lipid digestion using an in vitro model: Impact of viscosity and depletion flocculation mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Mills</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Mcclements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ballance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 83, pp.253 - 264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nbu.12353⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03232009v1</w:t>
+                <w:t xml:space="preserve">hal-03231700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Extended Fujita method for representing the molecular weight and molecular weight distributions of native and processed oat beta-glucans</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The benefits of the Biotechnology and Biological Sciences Research Council (BBSRC) Diet and Health Research Industry Club (DRINC) to early career researchers working in food, nutrition and human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard B. Gillis</w:t>
+                <w:t xml:space="preserve">D. Ferriday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vlad Dinu</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, </w:t>
+              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (4), pp.435 - 441. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29997-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nbu.12353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232013v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydrothermal and mechanical processing on dissolution kinetics and rheology of oat β-glucan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of the Extended Fujita method for representing the molecular weight and molecular weight distributions of native and processed oat beta-glucans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Quint</w:t>
+                <w:t xml:space="preserve">Guy A. Channell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rieder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simon Ballance</w:t>
+                <w:t xml:space="preserve">Gary G. Adams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile A. Dreiss</w:t>
+                <w:t xml:space="preserve">Yudong Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Gillis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vlad Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.077⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29997-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232032v1</w:t>
+                <w:t xml:space="preserve">hal-03232013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in vivo modeling of lipid bioaccessibility and digestion from almond muffins: The importance of the cell-wall barrier mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrina H. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 37, pp.263 - 271. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jff.2017.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of oat structure and β-glucan on in vitro lipid digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of hydrothermal and mechanical processing on dissolution kinetics and rheology of oat β-glucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile A. Dreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2017.09.011⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.387 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232056v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-evaluation of the mechanisms of dietary fibre and implications for macronutrient bioaccessibility, digestion and postprandial metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The impact of oat structure and β-glucan on in vitro lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan R. Mackie</w:t>
+                <w:t xml:space="preserve">Janina Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Gidley</w:t>
+                <w:t xml:space="preserve">Anne Rieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Butterworth</w:t>
+                <w:t xml:space="preserve">Cécile A. Dreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114516002610⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.378 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232062v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of the impact of processing on nutrient bioaccessibility and digestion of almonds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Lapsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R. Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (9), pp.1937 - 1946. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ijfs.13192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of plant cell wall encapsulation and porosity in regulating lipolysis during the digestion of almond seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Re-evaluation of the mechanisms of dietary fibre and implications for macronutrient bioaccessibility, digestion and postprandial metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alan.R. Mackie</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrina H. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David A Gray</w:t>
+                <w:t xml:space="preserve">Alan R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Butterworth</w:t>
+                <w:t xml:space="preserve">Michael J. Gidley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5FO00758E⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (5), pp.816 - 833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114516002610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473703v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of extraneous proteins on the gastrointestinal fate of sunflower seed (Helianthus annuus) oil bodies: a simulated gastrointestinal tract study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sakunkhun Makkhun</w:t>
+                <w:t xml:space="preserve">The role of plant cell wall encapsulation and porosity in regulating lipolysis during the digestion of almond seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amit Khosla</w:t>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tim Foster</w:t>
+                <w:t xml:space="preserve">Alan.R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Julian Mcclements</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+                <w:t xml:space="preserve">David A Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 6 (1), pp.125-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4fo00422a⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 7, pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5FO00758E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232083v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of cell wall encapsulation of almonds on in vitro duodenal lipolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R. Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 185, pp.405 - 412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of starch bioaccessibility in wheat endosperm to regulate starch digestion, postprandial glycemia, insulinemia, and gut hormone responses: a randomized controlled trial in healthy ileostomy participants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Impact of extraneous proteins on the gastrointestinal fate of sunflower seed (Helianthus annuus) oil bodies: a simulated gastrointestinal tract study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakunkhun Makkhun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Khosla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Julian Mcclements</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gary S. Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.114.106203⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (1), pp.125-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4fo00422a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232088v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mastication on lipid bioaccessibility of almonds in a randomized human study and its implications for digestion kinetics, metabolizable energy, and postprandial lipemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Manipulation of starch bioaccessibility in wheat endosperm to regulate starch digestion, postprandial glycemia, insulinemia, and gut hormone responses: a randomized controlled trial in healthy ileostomy participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrina H. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Butterworth</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dafni Vasilopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary S. Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (1), pp.25 - 33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.114.088328⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 102 (4), pp.791-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.114.106203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232072v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of mastication on lipid bioaccessibility of almonds in a randomized human study and its implications for digestion kinetics, metabolizable energy, and postprandial lipemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terri Grassby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith W. Waldron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (1), pp.25 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.114.088328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The effects of processing and mastication on almond lipid bioaccessibility using novel methods of in vitro digestion modelling and micro-structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary L. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn L. Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.1521-1529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0007114514002414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4250,122 +4384,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility and digestibility of lipids from food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 231 p., 2021, 978-3-030-56908-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4375,2086 +4509,2086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymes involved in lipid digestion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Plant food structure and lipid digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Aloulou</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam M.-L. Grundy; Peter J. Wilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioaccessibility and digestibility of lipids from food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-56909-9_1⟩</w:t>
+              <w:t xml:space="preserve">Bioaccessibility and digestibility of lipids from foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.113-131, 2021, 978-3-030-56908-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56909-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03146298v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant food structure and lipid digestibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Enzymes involved in lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carriere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Wilde</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Aloulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam M.-L. Grundy; Peter J. Wilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioaccessibility and digestibility of lipids from foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-56909-9_7⟩</w:t>
+              <w:t xml:space="preserve">Bioaccessibility and digestibility of lipids from food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, pp.3-28, 2021, 978-3-030-56908-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56909-9_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241029v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03146298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité de la paroi cellulaire du pois et impact sur la digestibilité des protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.127-132 | 273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardization of in vitro digestibility and DIAAS method based on the static INFOGEST protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidra Recio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lychou Abbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brügger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell walls properties of feeds and their impact on protein digestibility: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. pp.145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of plant-based food and nutrients bioaccessibility – implications for lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar food science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of food structure on nutrients release and lipid digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">The structure of plant-based food and nutrients bioaccessibility – implications for satiety and metabolisable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. All WGs UNGAP meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Sofia, Bulgaria</w:t>
+              <w:t xml:space="preserve">13. European Nutrition Conference (FENS 2019). Malnutrition in an obese world: european perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358513v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The structure of plant-based food and nutrients bioaccessibility – implications for satiety and metabolisable energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Effect of food structure on nutrients release and lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. European Nutrition Conference (FENS 2019). Malnutrition in an obese world: european perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">2. All WGs UNGAP meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358532v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising a forgotten grain – how nutritious is grain Amaranth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willis O. Owino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanuel Kawaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on food structures, digestion and health conference (FSDH2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell walls as barriers to lipid bioaccessibility in plants – implications for satiety and metabolisable energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Oat lipids: bioaccessibility and digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter R Ellis</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. European congress on obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vienna, Austria. pp.23</w:t>
+              <w:t xml:space="preserve">1. International conference on oil bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358505v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oat lipids: bioaccessibility and digestibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Cell walls as barriers to lipid bioaccessibility in plants – implications for satiety and metabolisable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Wilde</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International conference on oil bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">25. European congress on obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vienna, Austria. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358511v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the structure and composition of oat oil affect its digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Garcia-Llatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Lagarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Food colloids conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of β-glucan on lipid digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Fernandez-Fraguas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymer 2017. Key ingredients for the food transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">15. Euro Fed lipid congress. Oil, fats and lipids: new technologies and applications for a healthier life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358493v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of β-glucan on lipid digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ballance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Euro Fed lipid congress. Oil, fats and lipids: new technologies and applications for a healthier life</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">Biopolymer 2017. Key ingredients for the food transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358487v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oat constituents on the lipolysis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile A Dreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Colloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the structure and processing of almond on lipid digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. EFFoST International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the permeability of almond cell walls to digestive enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsan Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David T. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan.R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International conference on food digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant cell walls as barriers to lipid bioaccessibility in a model lipid-rich plant food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary L. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dream conference - From Model Foods to Food Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of mastication in determining macronutrient bioaccessibility using almonds as a model food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary L. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard M. Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6464,401 +6598,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil bodies extraction from grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Di Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-glucan and its effect on lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile A. Dreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro duodenal digestion of raw and roasted almond lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Waldron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7005,51 +7139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Kokouvi Djakpa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf344" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J Wilde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104373" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105986" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977449v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labarre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad037" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797521v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M L Grundy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tang" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2022.115467" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161813v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pabois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziolek" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mahmoudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.10.101" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorah K Momanyi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanuel Kawaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serene Tan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231690v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryden" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrina H Edwards" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020201" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Omar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizah Ahmed" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115741" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231699v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wilde" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Llatas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lagarda" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.113" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Lorenz" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Harvey" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.08.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804600v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Tosh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian T. Rich" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO02006F" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231700v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mcclements" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ballance" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231703v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary L. Parker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Grassby" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Smeriglio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020213" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232009v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferriday" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mills" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12353" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232013v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Channell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Adams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Lu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Gillis" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dinu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29997-0" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232032v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Quint" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rieder" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A. Dreiss" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.077" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232044v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrina H. Edwards" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bisignano" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.07.046" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232056v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.09.011" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232062v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gidley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Butterworth" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516002610" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232059v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lapsley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Ellis" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13192" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473703v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan.R. Mackie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butterworth" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO00758E" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232083v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakunkhun Makkhun" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khosla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Foster" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julian Mcclements" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00422a" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gray" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.013" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232088v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Vasilopoulou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S. Frost" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.106203" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232072v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Waldron" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.088328" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232094v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L. Cross" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114514002414" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241378v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030569082" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146298v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloulou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660779v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sousa" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#252;gger" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881116v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.04.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358539v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358513v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358532v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358527v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willis O. Owino" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bishop" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358505v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Ellis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358500v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Lagarda" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358493v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358487v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Fraguas" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358472v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358452v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358440v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Gray" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351402v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Mandalari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351390v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Faulks" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170028v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Bari" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170032v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170033v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Parker" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Waldron" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Kokouvi Djakpa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J Wilde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104373" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M L Grundy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2022.115467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pabois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziolek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mahmoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.10.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorah K Momanyi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanuel Kawaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serene Tan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrina H Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Omar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizah Ahmed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115741" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wilde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Llatas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lagarda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Lorenz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Harvey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.08.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary L. Parker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Grassby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Smeriglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020213" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Tosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian T. Rich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO02006F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mcclements" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ballance" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferriday" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mills" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12353" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232013v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Channell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Adams" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Gillis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dinu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29997-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrina H. Edwards" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bisignano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.07.046" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Quint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rieder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A. Dreiss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.077" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lapsley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Ellis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13192" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gidley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Butterworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516002610" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan.R. Mackie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butterworth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO00758E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakunkhun Makkhun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khosla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Foster" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julian Mcclements" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00422a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Vasilopoulou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S. Frost" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.106203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Waldron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.088328" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L. Cross" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114514002414" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030569082" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloulou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sousa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#252;gger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.04.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willis O. Owino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bishop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Ellis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Lagarda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Fraguas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Gray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Mandalari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351390v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Faulks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Bari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Parker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Waldron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>