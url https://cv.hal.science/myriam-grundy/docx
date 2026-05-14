--- v1 (2026-04-07)
+++ v2 (2026-05-14)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (34)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,740 +234,770 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IPEC-J2 as a cellular model for studying intestinal mucus</w:t>
+                <w:t xml:space="preserve">Investigating alterations associated with heat stress and the recovery of the intestinal barrier using IPEC-J2 as an intestinal epithelial porcine cell model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Vincent</w:t>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Trefeu</w:t>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
+                <w:t xml:space="preserve">Marie Mauro-Vigroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+                <w:t xml:space="preserve">Sophie Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 16 (1), pp.2338. </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-32027-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-026-45755-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05487060v1</w:t>
+                <w:t xml:space="preserve">hal-05585951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive evaluation of a pea co-product for piglet nutrition: fibre content, protein digestion, and intestinal barrier function</w:t>
+                <w:t xml:space="preserve">IPEC-J2 as a cellular model for studying intestinal mucus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurane Grondin</w:t>
+                <w:t xml:space="preserve">Frédéric Dessauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Messan Kokouvi Djakpa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Annie Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Trefeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skaf344⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 16 (1), pp.2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-32027-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05353972v1</w:t>
+                <w:t xml:space="preserve">hal-05487060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro evaluation of intestinal barrier function after exposure to digested pea ingredients -food matrix effect</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehensive evaluation of a pea co-product for piglet nutrition: fibre content, protein digestion, and intestinal barrier function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
+                <w:t xml:space="preserve">Maurane Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Messan Kokouvi Djakpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09963⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 103, pp.skaf344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jas/skaf344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04838897v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05353972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+                <w:t xml:space="preserve">In vitro evaluation of intestinal barrier function after exposure to digested pea ingredients -food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Boudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Deglaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Peter J Wilde</w:t>
+                <w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurane Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 73 (1), pp.584-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.4c09963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05049982v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04838897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Need for a consensus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Terminology in the context of in vitro food digestion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Deglaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Feunteun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul J Moughan</w:t>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pete J Wilde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peter J Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 145, pp.104373. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 485, pp.144424. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104373⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04448073v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05049982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pea cell wall polysaccharides and their structural integrity influence protein bioaccessibility and hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mayeur-Nickel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Wiart-Letort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 112, pp.105986. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -995,3386 +1025,3490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An in vitro and in vivo approach to characterise digesta from pigs fed different forms of pea flour</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility and associated concepts: Need for a consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Labarre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t>
+                <w:t xml:space="preserve">Paul J Moughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Renaudeau</w:t>
+                <w:t xml:space="preserve">Pete J Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jas/skad037⟩</w:t>
+              <w:t xml:space="preserve">Trends in Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 145, pp.104373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tifs.2024.104373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03977449v1</w:t>
+                <w:t xml:space="preserve">hal-04448073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell wall of feeds and their impact on protein digestibility: An in vitro method applied for pig nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An in vitro and in vivo approach to characterise digesta from pigs fed different forms of pea flour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Labarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mayeur-Nickel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam M L Grundy</w:t>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 293, pp.115467. </w:t>
+              <w:t xml:space="preserve">Journal of Animal Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 101, pp.skad037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2022.115467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jas/skad037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797521v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03977449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of bile salts micelles and mixed micelles with lipolysis products, from scattering techniques and atomistic simulations</w:t>
+                <w:t xml:space="preserve">Cell wall of feeds and their impact on protein digestibility: An in vitro method applied for pig nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Pabois</w:t>
+                <w:t xml:space="preserve">Myriam M L Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Ziolek</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Renaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.10.101⟩</w:t>
+              <w:t xml:space="preserve">Animal Feed Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 293, pp.115467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2022.115467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161813v1</w:t>
+                <w:t xml:space="preserve">hal-03797521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+                <w:t xml:space="preserve">Morphology of bile salts micelles and mixed micelles with lipolysis products, from scattering techniques and atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ziolek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lorenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evan Abrahamse</w:t>
+                <w:t xml:space="preserve">Sylvain Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annette Almgren</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ana Andres</w:t>
+                <w:t xml:space="preserve">Najet Mahmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 587, pp.522-537. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.10.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224818v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of grain source and processing methods on the nutritional profile and digestibility of grain amaranth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">INFOGEST inter-laboratory recommendations for assaying gastric and pancreatic lipases activities prior to in vitro digestion studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evan Abrahamse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Almgren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorah K Momanyi</w:t>
+                <w:t xml:space="preserve">Marie Alminger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Holland</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Serene Tan</w:t>
+                <w:t xml:space="preserve">Ana Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Functional Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 72, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2020.104065⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 82, pp.104497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2021.104497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231695v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of grain source and processing methods on the nutritional profile and digestibility of grain amaranth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorah K Momanyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Holland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t>
+                <w:t xml:space="preserve">Fanuel Kawaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lotti Egger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Marze</w:t>
+                <w:t xml:space="preserve">Serene Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2020.104065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648755v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Cell Walls: Impact on Nutrient Bioaccessibility and Digestibility</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Holland</w:t>
+                <w:t xml:space="preserve">A standardised semi-dynamic in vitro digestion method suitable for food – an international consensus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana-Isabel Mulet-Cabero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotti Egger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reto Portmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Ryden</w:t>
+                <w:t xml:space="preserve">Olivia Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathrina H Edwards</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sebastien Marze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (2), </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (2), pp.1702-1720. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/foods9020201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9fo01293a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03231690v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions of bile salts with a dietary fibre, methylcellulose, and impact on lipolysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pabois</w:t>
+                <w:t xml:space="preserve">Plant Cell Walls: Impact on Nutrient Bioaccessibility and Digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
+                <w:t xml:space="preserve">Peter Ryden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xi Zhao</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cathrina H Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115741⟩</w:t>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods9020201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03231688v1</w:t>
+                <w:t xml:space="preserve">hal-03231690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oat and lipolysis: Food matrix effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interactions of bile salts with a dietary fibre, methylcellulose, and impact on lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Antoine-Michard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter J. Wilde</w:t>
+                <w:t xml:space="preserve">Jasmin Omar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guadalupe Garcia-Llatas</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Faizah Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.11.113⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 231, pp.115741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231699v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular insights into the behaviour of bile salts at interfaces: a key to their role in lipid digestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivia Pabois</w:t>
+                <w:t xml:space="preserve">Oat and lipolysis: Food matrix effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guadalupe Garcia-Llatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian D. Lorenz</w:t>
+                <w:t xml:space="preserve">María Jesús Lagarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard D. Harvey</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Richard Haslam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.08.010⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 278, pp.683-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.11.113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241051v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of particle size and processing on almond lipid bioaccessibility through microstructural analysis: from mastication to faecal collection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular insights into the behaviour of bile salts at interfaces: a key to their role in lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian D. Lorenz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+                <w:t xml:space="preserve">Richard D. Harvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary L. Parker</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Isabelle Grillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antonella Smeriglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu10020213⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 556, pp.266-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2019.08.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231703v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing of oat: the impact on oat's cholesterol lowering effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Fardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susan M. Tosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Fardet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gillian T. Rich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (3), pp.1328-1343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C7FO02006F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01804600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of oat components on lipid digestion using an in vitro model: Impact of viscosity and depletion flocculation mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David J. Mcclements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 83, pp.253 - 264. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2018.05.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of the Biotechnology and Biological Sciences Research Council (BBSRC) Diet and Health Research Industry Club (DRINC) to early career researchers working in food, nutrition and human health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the effect of particle size and processing on almond lipid bioaccessibility through microstructural analysis: from mastication to faecal collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary L. Parker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ferriday</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+                <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mills</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antonella Smeriglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 43 (4), pp.435 - 441. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nbu.12353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu10020213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232009v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the Extended Fujita method for representing the molecular weight and molecular weight distributions of native and processed oat beta-glucans</w:t>
+                <w:t xml:space="preserve">The benefits of the Biotechnology and Biological Sciences Research Council (BBSRC) Diet and Health Research Industry Club (DRINC) to early career researchers working in food, nutrition and human health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy A. Channell</w:t>
+                <w:t xml:space="preserve">D. Ferriday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary G. Adams</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-29997-0⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (4), pp.435 - 441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nbu.12353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232013v1</w:t>
+                <w:t xml:space="preserve">hal-03232009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo modeling of lipid bioaccessibility and digestion from almond muffins: The importance of the cell-wall barrier mechanism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+                <w:t xml:space="preserve">Use of the Extended Fujita method for representing the molecular weight and molecular weight distributions of native and processed oat beta-glucans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy A. Channell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary G. Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathrina H. Edwards</w:t>
+                <w:t xml:space="preserve">Richard B. Gillis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Bisignano</w:t>
+                <w:t xml:space="preserve">Vlad Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 37, pp.263 - 271. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2017.07.046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-29997-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232044v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of hydrothermal and mechanical processing on dissolution kinetics and rheology of oat β-glucan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">In vitro and in vivo modeling of lipid bioaccessibility and digestion from almond muffins: The importance of the cell-wall barrier mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terri Grassby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Janina Quint</w:t>
+                <w:t xml:space="preserve">Cathrina H. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Rieder</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile A. Dreiss</w:t>
+                <w:t xml:space="preserve">Carlo Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.077⟩</w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37, pp.263 - 271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2017.07.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232032v1</w:t>
+                <w:t xml:space="preserve">hal-03232044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of oat structure and β-glucan on in vitro lipid digestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impact of hydrothermal and mechanical processing on dissolution kinetics and rheology of oat β-glucan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Quint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile A. Dreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jff.2017.09.011⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 166, pp.387 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.02.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232056v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the impact of processing on nutrient bioaccessibility and digestion of almonds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The impact of oat structure and β-glucan on in vitro lipid digestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janina Quint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Rieder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ballance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile A. Dreiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51 (9), pp.1937 - 1946. </w:t>
+              <w:t xml:space="preserve">Journal of Functional Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38, pp.378 - 388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijfs.13192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jff.2017.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03232059v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-evaluation of the mechanisms of dietary fibre and implications for macronutrient bioaccessibility, digestion and postprandial metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">A review of the impact of processing on nutrient bioaccessibility and digestion of almonds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan R. Mackie</w:t>
+                <w:t xml:space="preserve">Karen Lapsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael J. Gidley</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter R. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/s0007114516002610⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (9), pp.1937 - 1946. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijfs.13192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232062v1</w:t>
+                <w:t xml:space="preserve">hal-03232059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of plant cell wall encapsulation and porosity in regulating lipolysis during the digestion of almond seeds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Re-evaluation of the mechanisms of dietary fibre and implications for macronutrient bioaccessibility, digestion and postprandial metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrina H. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R. Mackie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+                <w:t xml:space="preserve">Michael J. Gidley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan.R. Mackie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Butterworth</w:t>
+                <w:t xml:space="preserve">Peter J. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5FO00758E⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 116 (5), pp.816 - 833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114516002610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473703v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of cell wall encapsulation of almonds on in vitro duodenal lipolysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The role of plant cell wall encapsulation and porosity in regulating lipolysis during the digestion of almond seeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Butterworth</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Carrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan.R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Gray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David A Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.013⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.69-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5FO00758E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232078v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of extraneous proteins on the gastrointestinal fate of sunflower seed (Helianthus annuus) oil bodies: a simulated gastrointestinal tract study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakunkhun Makkhun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amit Khosla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Foster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Julian Mcclements</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (1), pp.125-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4fo00422a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulation of starch bioaccessibility in wheat endosperm to regulate starch digestion, postprandial glycemia, insulinemia, and gut hormone responses: a randomized controlled trial in healthy ileostomy participants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Impact of cell wall encapsulation of almonds on in vitro duodenal lipolysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dafni Vasilopoulou</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wilde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary S. Frost</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Gray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 102 (4), pp.791-800. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 185, pp.405 - 412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3945/ajcn.114.106203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.04.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232088v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of mastication on lipid bioaccessibility of almonds in a randomized human study and its implications for digestion kinetics, metabolizable energy, and postprandial lipemia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Manipulation of starch bioaccessibility in wheat endosperm to regulate starch digestion, postprandial glycemia, insulinemia, and gut hormone responses: a randomized controlled trial in healthy ileostomy participants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrina H. Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keith W. Waldron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Butterworth</w:t>
+                <w:t xml:space="preserve">Dafni Vasilopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary S. Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 101 (1), pp.25 - 33. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.114.088328⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 102 (4), pp.791-800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.114.106203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232072v1</w:t>
+                <w:t xml:space="preserve">hal-03232088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of mastication on lipid bioaccessibility of almonds in a randomized human study and its implications for digestion kinetics, metabolizable energy, and postprandial lipemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terri Grassby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith W. Waldron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Butterworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 101 (1), pp.25 - 33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.114.088328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The effects of processing and mastication on almond lipid bioaccessibility using novel methods of in vitro digestion modelling and micro-structural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppina Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary L. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn L. Cross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.1521-1529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0007114514002414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4384,122 +4518,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility and digestibility of lipids from food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 231 p., 2021, 978-3-030-56908-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56909-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4509,245 +4643,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant food structure and lipid digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam M.-L. Grundy; Peter J. Wilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioaccessibility and digestibility of lipids from foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.113-131, 2021, 978-3-030-56908-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-56909-9_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymes involved in lipid digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Carriere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Aloulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Myriam M.-L. Grundy; Peter J. Wilde. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioaccessibility and digestibility of lipids from food</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.3-28, 2021, 978-3-030-56908-2. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-56909-9_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03146298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4757,1838 +4891,1838 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrité de la paroi cellulaire du pois et impact sur la digestibilité des protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Perruchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56. Journées de la Recherche Porcine (JRP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; Ifip, Feb 2024, Saint-Malo, France. pp.127-132 | 273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2024.06.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04448076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardization of in vitro digestibility and DIAAS method based on the static INFOGEST protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotti Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raquel Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isidra Recio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lychou Abbühl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Brügger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFOGEST research network (www.cost-infogest.eu), May 2022, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03660779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell walls properties of feeds and their impact on protein digestibility: an in vitro study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap J. van Milgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Renaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. International symposium on digestive physiology of pigs (DPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rotterdam, Netherlands. pp.145, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.anscip.2022.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03881116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of plant-based food and nutrients bioaccessibility – implications for lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinar food science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The structure of plant-based food and nutrients bioaccessibility – implications for satiety and metabolisable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. European Nutrition Conference (FENS 2019). Malnutrition in an obese world: european perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of food structure on nutrients release and lipid digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. All WGs UNGAP meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Sofia, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterising a forgotten grain – how nutritious is grain Amaranth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willis O. Owino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Bishop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanuel Kawaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on food structures, digestion and health conference (FSDH2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oat lipids: bioaccessibility and digestibility</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cell walls as barriers to lipid bioaccessibility in plants – implications for satiety and metabolisable energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter J. Wilde</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter R Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International conference on oil bodies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">25. European congress on obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vienna, Austria. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358511v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell walls as barriers to lipid bioaccessibility in plants – implications for satiety and metabolisable energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Oat lipids: bioaccessibility and digestibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter R Ellis</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25. European congress on obesity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vienna, Austria. pp.23</w:t>
+              <w:t xml:space="preserve">1. International conference on oil bodies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358505v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the structure and composition of oat oil affect its digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe Garcia-Llatas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jesus Lagarda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Haslam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Food colloids conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of β-glucan on lipid digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Fernandez-Fraguas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Euro Fed lipid congress. Oil, fats and lipids: new technologies and applications for a healthier life</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of β-glucan on lipid digestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymer 2017. Key ingredients for the food transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of oat constituents on the lipolysis process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile A Dreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Colloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the structure and processing of almond on lipid digestibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter R Ellis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. EFFoST International conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the permeability of almond cell walls to digestive enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sawsan Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Carrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David T. Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan.R. Mackie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International conference on food digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant cell walls as barriers to lipid bioaccessibility in a model lipid-rich plant food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary L. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dream conference - From Model Foods to Food Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of mastication in determining macronutrient bioaccessibility using almonds as a model food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary L. Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard M. Faulks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Oral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Beaune, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6598,401 +6732,401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil bodies extraction from grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Di Bari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Granada, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-glucan and its effect on lipid metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ballance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile A. Dreiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter J. Butterworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro duodenal digestion of raw and roasted almond lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam M.-L. Grundy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terri Grassby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giusy Mandalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keith Waldron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. International Conference on Food Digestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId225"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7139,51 +7273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353972v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Kokouvi Djakpa" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf344" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J Wilde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104373" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977449v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labarre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797521v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M L Grundy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2022.115467" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pabois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziolek" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mahmoudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.10.101" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorah K Momanyi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holland" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanuel Kawaka" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serene Tan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104065" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryden" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrina H Edwards" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020201" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231688v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Omar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizah Ahmed" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115741" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231699v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wilde" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Llatas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lagarda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241051v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Lorenz" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Harvey" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.08.010" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary L. Parker" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Grassby" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Smeriglio" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020213" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Tosh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian T. Rich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO02006F" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231700v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mcclements" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ballance" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.018" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232009v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferriday" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mills" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12353" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232013v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Channell" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Adams" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Lu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Gillis" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dinu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29997-0" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232044v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrina H. Edwards" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bisignano" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.07.046" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Quint" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rieder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A. Dreiss" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.077" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232056v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.09.011" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lapsley" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Ellis" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13192" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232062v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gidley" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Butterworth" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516002610" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473703v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan.R. Mackie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butterworth" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO00758E" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232078v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.013" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakunkhun Makkhun" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khosla" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Foster" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julian Mcclements" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00422a" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232088v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Vasilopoulou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S. Frost" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.106203" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232072v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Waldron" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.088328" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232094v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L. Cross" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114514002414" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241378v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030569082" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241029v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloulou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660779v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sousa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#252;gger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881116v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.04.003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358539v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358532v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358513v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358527v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willis O. Owino" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bishop" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358511v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358505v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Ellis" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358500v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Lagarda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358487v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Fraguas" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358472v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358452v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358440v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Gray" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351402v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Mandalari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351390v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Faulks" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170028v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Bari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170032v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170033v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Parker" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Waldron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Goetz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Payros" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.L. Grundy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lacroix-Lamand&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2026.101810" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585951v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Perruchot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boudry" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wiart-Letort" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Mauro-Vigroux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dar&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-45755-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487060v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dessauge" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Trefeu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-32027-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05353972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurane Grondin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Messan Kokouvi Djakpa" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le Bot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skaf344" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04838897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mayeur-Nickel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.4c09963" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M.-L. Grundy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Deglaire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Feunteun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J Wilde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144424" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364631v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Noel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2023.105986" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448073v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul J Moughan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pete J Wilde" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2024.104373" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977449v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Labarre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap J. van Milgen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Renaudeau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jas/skad037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam M L Grundy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2022.115467" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03161813v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pabois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ziolek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lorenz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Mahmoudi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.10.101" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224818v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Abrahamse" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Almgren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alminger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Andres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2021.104497" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231695v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorah K Momanyi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Holland" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanuel Kawaka" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serene Tan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2020.104065" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648755v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Isabel Mulet-Cabero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotti Egger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reto Portmann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia M&#233;nard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Marze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9fo01293a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231690v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ryden" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrina H Edwards" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9020201" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231688v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Antoine-Michard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhao" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmin Omar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faizah Ahmed" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115741" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Wilde" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Garcia-Llatas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Lagarda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Haslam" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.11.113" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241051v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian D. Lorenz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard D. Harvey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2019.08.010" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804600v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Fardet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan M. Tosh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian T. Rich" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7FO02006F" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231700v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Mcclements" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ballance" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2018.05.018" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03231703v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppina Mandalari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary L. Parker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terri Grassby" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Smeriglio" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10020213" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232009v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ferriday" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mills" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nbu.12353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232013v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy A. Channell" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary G. Adams" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Lu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Gillis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vlad Dinu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-29997-0" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232044v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrina H. Edwards" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bisignano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.07.046" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232032v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Quint" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rieder" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A. Dreiss" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.02.077" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jff.2017.09.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232059v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lapsley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R. Ellis" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13192" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232062v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R. Mackie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Gidley" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter J. Butterworth" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114516002610" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473703v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Carri&#232;re" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan.R. Mackie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Gray" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Butterworth" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5FO00758E" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232083v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakunkhun Makkhun" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Khosla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Foster" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Julian Mcclements" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4fo00422a" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232078v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Gray" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.04.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232088v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dafni Vasilopoulou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary S. Frost" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.106203" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232072v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith W. Waldron" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.114.088328" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232094v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn L. Cross" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114514002414" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241378v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030569082" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03241029v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salhi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carriere" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aloulou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-56909-9_1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04448076v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2024.06.194" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03660779v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Sousa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isidra Recio" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lychou Abb&#252;hl" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Br&#252;gger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03881116v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anscip.2022.04.003" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358532v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358513v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358527v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willis O. Owino" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bishop" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358505v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter R Ellis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358511v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358500v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jesus Lagarda" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358487v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mackie" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Fernandez-Fraguas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358493v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358472v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile A Dreiss" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358452v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gaussier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03358440v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sawsan Amara" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David T. Gray" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351402v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giusy Mandalari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03351390v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard M. Faulks" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170028v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Di Bari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gray" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wilde" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170033v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Parker" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Waldron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>