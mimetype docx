--- v0 (2026-03-16)
+++ v1 (2026-04-26)
@@ -229,313 +229,313 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Motivation on Cognitive Rules When Deciding Whether to Adhere to a Prescription of Adapted Physical Activity</w:t>
+                <w:t xml:space="preserve">Beyond traumatic exposure: prevalence of PTSD and the role of transdiagnostic processes among French civilian firefighters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
+                <w:t xml:space="preserve">Clara Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1521/soco.2026.44.1.65⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.100661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2026.100661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542918v1</w:t>
+                <w:t xml:space="preserve">hal-05542924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes of French laypeople toward children’s medically-assisted dying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Effect of Motivation on Cognitive Rules When Deciding Whether to Adhere to a Prescription of Adapted Physical Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orane Melet</w:t>
+                <w:t xml:space="preserve">Eric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Death Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 50 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Social Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.65-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07481187.2024.2414933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1521/soco.2026.44.1.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735899v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond traumatic exposure: prevalence of PTSD and the role of transdiagnostic processes among French civilian firefighters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Attitudes of French laypeople toward children’s medically-assisted dying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Michon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Guedj</w:t>
+                <w:t xml:space="preserve">Orane Melet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.100661. </w:t>
+              <w:t xml:space="preserve">Death Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 50 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2026.100661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07481187.2024.2414933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542924v1</w:t>
+                <w:t xml:space="preserve">hal-04735899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perform a mammography: Motives’ inventory</w:t>
               </w:r>
@@ -729,51 +729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-analysis of reasons for adherence and non-adherence to an Adapted Physical Activity program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1290,222 +1290,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02492010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche qualitative des motifs à accepter ou à refuser la réalisation d’une mammographie : l’apport de la théorie du renversement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
+                <w:t xml:space="preserve">Is it acceptable for a physician to break confidentiality in the case of sexually transmitted diseases? A mapping of young Kuwaiti's views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramadan Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/pson-2021-0158⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670669v1</w:t>
+                <w:t xml:space="preserve">hal-03670670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is it acceptable for a physician to break confidentiality in the case of sexually transmitted diseases? A mapping of young Kuwaiti's views</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramadan Ahmed</w:t>
+                <w:t xml:space="preserve">Approche qualitative des motifs à accepter ou à refuser la réalisation d’une mammographie : l’apport de la théorie du renversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 71 (5), </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.erap.2021.100648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pson-2021-0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03670670v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03670669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French People’s Views on the Appropriateness of Disclosing an Unsolicited Finding in Medical Genetics: A Preliminary Study</w:t>
               </w:r>
@@ -1638,51 +1638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judging health risk as a function of risk factors and type of illness: Do people weight risk factors in a flexible way?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cambon-Thomsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1729,51 +1729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Putting Reversal Theory’s Model of Four Domains of Experience in the Hot Seat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2031,51 +2031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul C Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Law and Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 35 (1), pp.50-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2135,51 +2135,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (4), pp.418-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2265,51 +2265,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C. Sorum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Universitas Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 10 (1), pp.13-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2360,51 +2360,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Clay Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2581,51 +2581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P C Sorum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2724,51 +2724,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Maudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Muñoz Sastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 31 (6), pp.311-317. </w:t>
@@ -2838,51 +2838,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etats d'esprit et motifs d'action - volume I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3066,51 +3066,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lonzozou Kpanake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Mullet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique des soins : perspectives africaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Complicités, 2020, 9782351202807</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3902,424 +3902,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du consentement sexuel dans les relations des hommes homosexuels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants du consentement sexuel chez le grand public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Pradeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées d’études de la Société Francophone de la Théorie de l’Intégration de l’Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696068v1</w:t>
+                <w:t xml:space="preserve">hal-04696064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude psychologique exploratoire des motifs à la pratique ou non de comportements pro-environnementaux et de leurs liens avec l'inquiétude climatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptabilité des décisions de fin de vie en pédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orane Melet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ères journées d’études de la Société Francophone de la Théorie de l’Intégration de l’Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815534v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du consentement sexuel chez le grand public français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants du consentement sexuel dans les relations des hommes homosexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Goujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Teisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexa Pradeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées d’études de la Société Francophone de la Théorie de l’Intégration de l’Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696064v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des décisions de fin de vie en pédiatrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude psychologique exploratoire des motifs à la pratique ou non de comportements pro-environnementaux et de leurs liens avec l'inquiétude climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Dzhamalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orane Melet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées d’études de la Société Francophone de la Théorie de l’Intégration de l’Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696059v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire des motifs à adhérer ou non à un programme de sport sur ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4357,51 +4357,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire des motifs à adhérer ou non à un programme de sport sur ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4547,51 +4547,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs à accepter ou à refuser d’adhérer à un programme d’activité physique adaptée : approche exploratoire qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4642,64 +4642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motives to adhere or not adhere an adapted physical activity program on medical prescription: A exploratory qualitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4731,394 +4731,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des états métamotivationnels sur la prise de décision à adhérer à un programme d’activité physique sur ordonnance dans un environnement de montagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Fruchart</w:t>
+                <w:t xml:space="preserve">L’annonce de la découverte d’une anomalie génétique non sollicitée : point de vue des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la performance et de la santé, Regards croisés des sciences du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561001v1</w:t>
+                <w:t xml:space="preserve">hal-04560990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’annonce de la découverte d’une anomalie génétique non sollicitée : point de vue des patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Rosier</w:t>
+                <w:t xml:space="preserve">Motifs des femmes à consentir ou à refuser la réalisation d’une mammographie : premières données qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560990v1</w:t>
+                <w:t xml:space="preserve">hal-03280992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations des femmes à consentir ou à refuser la réalisation d’une mammographie : une démarche qualitative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
+                <w:t xml:space="preserve">Effet des états métamotivationnels sur la prise de décision à adhérer à un programme d’activité physique sur ordonnance dans un environnement de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Psychologie de la performance et de la santé, Regards croisés des sciences du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560992v1</w:t>
+                <w:t xml:space="preserve">hal-04561001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs des femmes à consentir ou à refuser la réalisation d’une mammographie : premières données qualitatives</w:t>
+                <w:t xml:space="preserve">Motivations des femmes à consentir ou à refuser la réalisation d’une mammographie : une démarche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Teresa Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280992v1</w:t>
+                <w:t xml:space="preserve">hal-04560992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attitudes de populations françaises envers l’annonce de la découverte d’anomalies génétiques non sollicitées</w:t>
               </w:r>
@@ -5305,109 +5305,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité de la réalisation d’un test génétique – Etude auprès d’un public français</w:t>
+                <w:t xml:space="preserve">L’acceptabilité de l’annonce de la découverte d’une anomalie génétique non sollicitée : Approche psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Calvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe congrès Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">8èmes Assises de génétique humaine et médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561019v1</w:t>
+                <w:t xml:space="preserve">hal-04561017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d’une anomalie génétique non sollicitée et annonce au patient : le point de vue des professionnels généticiens</w:t>
               </w:r>
@@ -5469,152 +5512,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité de l’annonce de la découverte d’une anomalie génétique non sollicitée : Approche psychologique</w:t>
+                <w:t xml:space="preserve">L’acceptabilité de la réalisation d’un test génétique – Etude auprès d’un public français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Assises de génétique humaine et médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">IXe congrès Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561017v1</w:t>
+                <w:t xml:space="preserve">hal-04561019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motivations à l’observance et à la non-observance thérapeutique dans la maladie inflammatoire chronique de l’intestin (MICI)</w:t>
               </w:r>
@@ -6048,51 +6048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6842F249"/>
+    <w:nsid w:val="8EAA99CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-guedj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8855-1266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085643149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerpps.univ-tlse2.fr/guedj-myriam-481522.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annuaire.univ-tlse2.fr/index.php?modeannuaire=composante&amp;amp;amp;amp;idc=79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2026.44.1.65" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Melet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2024.2414933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2026.100661" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levent-Krauskopff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fruchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shepherd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2024.100361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03187187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100558" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670669v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0158" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ahmed" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100648" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926515v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314539532" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornheilia Zounon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12689/jmep.2014.201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballester" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donckier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.12214" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3WCTD93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Sorum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijlp.2011.11.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijlp.2009.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Henault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pinault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.260.0048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goasdoue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donkier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Pradeille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goujet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Dzhamalova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561001v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560990v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560992v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sophie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03187204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dhellemmes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-guedj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8855-1266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085643149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerpps.univ-tlse2.fr/guedj-myriam-481522.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annuaire.univ-tlse2.fr/index.php?modeannuaire=composante&amp;amp;amp;amp;idc=79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Michon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2026.100661" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2026.44.1.65" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Melet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2024.2414933" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levent-Krauskopff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fruchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shepherd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2024.100361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03187187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100558" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ahmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926515v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314539532" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornheilia Zounon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12689/jmep.2014.201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballester" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donckier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.12214" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3WCTD93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Sorum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijlp.2011.11.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijlp.2009.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Henault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pinault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.260.0048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goasdoue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donkier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Pradeille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goujet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Dzhamalova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sophie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03187204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dhellemmes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>