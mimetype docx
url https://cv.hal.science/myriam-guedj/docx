--- v1 (2026-04-26)
+++ v2 (2026-05-17)
@@ -229,313 +229,313 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond traumatic exposure: prevalence of PTSD and the role of transdiagnostic processes among French civilian firefighters</w:t>
+                <w:t xml:space="preserve">The Effect of Motivation on Cognitive Rules When Deciding Whether to Adhere to a Prescription of Adapted Physical Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Michon</w:t>
+                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2026.100661⟩</w:t>
+              <w:t xml:space="preserve">Social Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.65-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1521/soco.2026.44.1.65⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542924v1</w:t>
+                <w:t xml:space="preserve">hal-05542918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Motivation on Cognitive Rules When Deciding Whether to Adhere to a Prescription of Adapted Physical Activity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Attitudes of French laypeople toward children’s medically-assisted dying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Fruchart</w:t>
+                <w:t xml:space="preserve">Orane Melet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 44 (1), pp.65-83. </w:t>
+              <w:t xml:space="preserve">Death Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 50 (1), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1521/soco.2026.44.1.65⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07481187.2024.2414933⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05542918v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes of French laypeople toward children’s medically-assisted dying</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond traumatic exposure: prevalence of PTSD and the role of transdiagnostic processes among French civilian firefighters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orane Melet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Death Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 50 (1), pp.1-9. </w:t>
+              <w:t xml:space="preserve">European Journal of Trauma and Dissociation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.100661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07481187.2024.2414933⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejtd.2026.100661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735899v1</w:t>
+                <w:t xml:space="preserve">hal-05542924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perform a mammography: Motives’ inventory</w:t>
               </w:r>
@@ -632,222 +632,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les conséquences psychologiques du COVID Long. Effet des incertitudes, des stratégies de coping, du soutien social et de la qualité de vie sur la dépression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cross-analysis of reasons for adherence and non-adherence to an Adapted Physical Activity program</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Levent-Krauskopff</w:t>
+                <w:t xml:space="preserve">Éric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 182 (6), pp.497-503. </w:t>
+              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 125, pp.61-71. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.05.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/sm/2024012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073056v1</w:t>
+                <w:t xml:space="preserve">hal-04697562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-analysis of reasons for adherence and non-adherence to an Adapted Physical Activity program</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les conséquences psychologiques du COVID Long. Effet des incertitudes, des stratégies de coping, du soutien social et de la qualité de vie sur la dépression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Fruchart</w:t>
+                <w:t xml:space="preserve">Sandrine Levent-Krauskopff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Movement &amp; Sport Sciences - Science &amp; Motricité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 125, pp.61-71. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 182 (6), pp.497-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sm/2024012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2023.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04697562v1</w:t>
+                <w:t xml:space="preserve">hal-04073056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychometric Properties of the French Version of the Climate Change Worry Scale</w:t>
               </w:r>
@@ -1156,161 +1156,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitudes of French populations towards the disclosure of unsolicited findings in medical genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Rosier</w:t>
+                <w:t xml:space="preserve">Approche qualitative des motifs à accepter ou à refuser la réalisation d’une mammographie : l’apport de la théorie du renversement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 26 (11), pp.1767-1779. </w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (3), pp.43-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1359105319886622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/pson-2021-0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02492010v1</w:t>
+                <w:t xml:space="preserve">hal-03670669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is it acceptable for a physician to break confidentiality in the case of sexually transmitted diseases? A mapping of young Kuwaiti's views</w:t>
               </w:r>
@@ -1394,118 +1351,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03670670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche qualitative des motifs à accepter ou à refuser la réalisation d’une mammographie : l’apport de la théorie du renversement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
+                <w:t xml:space="preserve">Attitudes of French populations towards the disclosure of unsolicited findings in medical genetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Calvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Julia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (3), pp.43-52. </w:t>
+              <w:t xml:space="preserve">Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (11), pp.1767-1779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/pson-2021-0158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1359105319886622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03670669v1</w:t>
+                <w:t xml:space="preserve">hal-02492010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French People’s Views on the Appropriateness of Disclosing an Unsolicited Finding in Medical Genetics: A Preliminary Study</w:t>
               </w:r>
@@ -3902,424 +3902,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du consentement sexuel chez le grand public français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les déterminants du consentement sexuel dans les relations des hommes homosexuels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Goujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Teisseyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexa Pradeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées d’études de la Société Francophone de la Théorie de l’Intégration de l’Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04696064v1</w:t>
+                <w:t xml:space="preserve">hal-04696068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité des décisions de fin de vie en pédiatrie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude psychologique exploratoire des motifs à la pratique ou non de comportements pro-environnementaux et de leurs liens avec l'inquiétude climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Shepherd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milana Dzhamalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Orane Melet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères journées d’études de la Société Francophone de la Théorie de l’Intégration de l’Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696059v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants du consentement sexuel dans les relations des hommes homosexuels</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les déterminants du consentement sexuel chez le grand public français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Pradeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ères journées d’études de la Société Francophone de la Théorie de l’Intégration de l’Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04696068v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude psychologique exploratoire des motifs à la pratique ou non de comportements pro-environnementaux et de leurs liens avec l'inquiétude climatique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acceptabilité des décisions de fin de vie en pédiatrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orane Melet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Économie Circulaire - CIEC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Toulouse [UT], Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1ères journées d’études de la Société Francophone de la Théorie de l’Intégration de l’Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815534v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04696059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude exploratoire des motifs à adhérer ou non à un programme de sport sur ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4357,64 +4357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude exploratoire des motifs à adhérer ou non à un programme de sport sur ordonnance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4547,64 +4547,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motifs à accepter ou à refuser d’adhérer à un programme d’activité physique adaptée : approche exploratoire qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4642,64 +4642,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motives to adhere or not adhere an adapted physical activity program on medical prescription: A exploratory qualitative approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4731,394 +4731,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04791849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’annonce de la découverte d’une anomalie génétique non sollicitée : point de vue des patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Rosier</w:t>
+                <w:t xml:space="preserve">Motifs des femmes à consentir ou à refuser la réalisation d’une mammographie : premières données qualitatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560990v1</w:t>
+                <w:t xml:space="preserve">hal-03280992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motifs des femmes à consentir ou à refuser la réalisation d’une mammographie : premières données qualitatives</w:t>
+                <w:t xml:space="preserve">Motivations des femmes à consentir ou à refuser la réalisation d’une mammographie : une démarche qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Lochmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">María Teresa Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès de l'Association Francophone de Psychologie de la Santé. "Le patient et son entourage : quelles interactions ?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Francophone de Psychologie de la Santé (AFPSA), Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03280992v1</w:t>
+                <w:t xml:space="preserve">hal-04560992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des états métamotivationnels sur la prise de décision à adhérer à un programme d’activité physique sur ordonnance dans un environnement de montagne</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Fruchart</w:t>
+                <w:t xml:space="preserve">L’annonce de la découverte d’une anomalie génétique non sollicitée : point de vue des patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie de la performance et de la santé, Regards croisés des sciences du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561001v1</w:t>
+                <w:t xml:space="preserve">hal-04560990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations des femmes à consentir ou à refuser la réalisation d’une mammographie : une démarche qualitative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Lochmann</w:t>
+                <w:t xml:space="preserve">Effet des états métamotivationnels sur la prise de décision à adhérer à un programme d’activité physique sur ordonnance dans un environnement de montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Alia Zarrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Fruchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l'Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Psychologie de la performance et de la santé, Regards croisés des sciences du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560992v1</w:t>
+                <w:t xml:space="preserve">hal-04561001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les attitudes de populations françaises envers l’annonce de la découverte d’anomalies génétiques non sollicitées</w:t>
               </w:r>
@@ -5305,176 +5305,133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité de l’annonce de la découverte d’une anomalie génétique non sollicitée : Approche psychologique</w:t>
+                <w:t xml:space="preserve">Découverte d’une anomalie génétique non sollicitée et annonce au patient : le point de vue des professionnels généticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Assises de génétique humaine et médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">IXe congrès Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561017v1</w:t>
+                <w:t xml:space="preserve">hal-04561028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte d’une anomalie génétique non sollicitée et annonce au patient : le point de vue des professionnels généticiens</w:t>
+                <w:t xml:space="preserve">L’acceptabilité de la réalisation d’un test génétique – Etude auprès d’un public français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
@@ -5488,133 +5445,176 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXe congrès Association Francophone de Psychologie de la Santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561028v1</w:t>
+                <w:t xml:space="preserve">hal-04561019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’acceptabilité de la réalisation d’un test génétique – Etude auprès d’un public français</w:t>
+                <w:t xml:space="preserve">L’acceptabilité de l’annonce de la découverte d’une anomalie génétique non sollicitée : Approche psychologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Rosier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Muñoz-Sastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Calvas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Sophie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IXe congrès Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">8èmes Assises de génétique humaine et médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561019v1</w:t>
+                <w:t xml:space="preserve">hal-04561017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les motivations à l’observance et à la non-observance thérapeutique dans la maladie inflammatoire chronique de l’intestin (MICI)</w:t>
               </w:r>
@@ -5745,165 +5745,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude exploratoire des motivations au don d’organes</w:t>
+                <w:t xml:space="preserve">Comment juge-t-on les décisions d’indication en urgence d’une hospitalisation sans consentement d’une personne présentant des troubles mentaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">IV° Congrès International de Psychologie de la Santé de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561034v1</w:t>
+                <w:t xml:space="preserve">hal-04561036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment juge-t-on les décisions d’indication en urgence d’une hospitalisation sans consentement d’une personne présentant des troubles mentaux ?</w:t>
+                <w:t xml:space="preserve">Etude exploratoire des motivations au don d’organes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Guedj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV° Congrès International de Psychologie de la Santé de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04561036v1</w:t>
+                <w:t xml:space="preserve">hal-04561034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acceptabilité de l’euthanasie et du suicide médicalement assisté</w:t>
               </w:r>
@@ -6048,51 +6048,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EAA99CB"/>
+    <w:nsid w:val="884EFAB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6279,51 +6279,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-guedj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8855-1266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085643149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerpps.univ-tlse2.fr/guedj-myriam-481522.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annuaire.univ-tlse2.fr/index.php?modeannuaire=composante&amp;amp;amp;amp;idc=79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542924v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Michon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2026.100661" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542918v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2026.44.1.65" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735899v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Melet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2024.2414933" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073056v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levent-Krauskopff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697562v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fruchart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shepherd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2024.100361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03187187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100558" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ahmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670669v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0158" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926515v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314539532" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornheilia Zounon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12689/jmep.2014.201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballester" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donckier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.12214" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3WCTD93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Sorum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijlp.2011.11.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijlp.2009.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Henault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pinault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.260.0048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goasdoue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donkier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Pradeille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696064v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696068v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goujet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815534v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Dzhamalova" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561001v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560992v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sophie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03187204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561028v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561019v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dhellemmes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561034v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-guedj" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8855-1266" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/085643149" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerpps.univ-tlse2.fr/guedj-myriam-481522.kjsp" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://annuaire.univ-tlse2.fr/index.php?modeannuaire=composante&amp;amp;amp;amp;idc=79" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542918v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Alia Zarrouk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guedj" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fruchart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1521/soco.2026.44.1.65" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735899v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orane Melet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07481187.2024.2414933" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542924v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Michon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejtd.2026.100661" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073067v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lochmann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Mullet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2024.100985" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697562v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fruchart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2024012" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Levent-Krauskopff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2023.05.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780225v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Shepherd" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joclim.2024.100361" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Rosier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Calvas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Julia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Garnier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.342.0121" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03187187v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2020.100558" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670669v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pson-2021-0158" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03670670v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramadan Ahmed" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mullet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2021.100648" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02492010v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105319886622" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01952989v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11144/Javeriana.upsy17-4.fpva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926515v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cambon-Thomsen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1359105314539532" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953057v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lonzozou Kpanake" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornheilia Zounon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teresa Mu&#241;oz Sastre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12689/jmep.2014.201" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953018v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ballester" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Kamar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Rostaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donckier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ctr.12214" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G3WCTD93-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953098v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul C Sorum" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijlp.2011.11.010" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953062v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2011.555770" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Olivari" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Sorum" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953031v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Clay Sorum" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijlp.2009.01.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953106v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Henault" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Pinault" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.260.0048" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953079v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C Sorum" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2005.012195" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01953053v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gibert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Maudet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jme.2004.008664" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073011v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278949v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278971v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Petitfils" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561054v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Goasdoue" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Donkier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561046v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mu&#241;oz-Sastre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Frileux" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Teisseyre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561059v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160233v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa Pradeille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120653v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696068v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Goujet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815534v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milana Dzhamalova" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696064v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696059v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791747v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560982v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821655v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560985v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791849v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280992v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560992v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560990v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561001v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561009v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Sophie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03187204v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561028v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561019v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561017v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04968991v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Dhellemmes" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561030v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561036v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561038v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>