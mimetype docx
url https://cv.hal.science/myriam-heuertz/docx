--- v0 (2026-04-13)
+++ v1 (2026-05-03)
@@ -174,15877 +174,16076 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo assembled nuclear, chloroplast, and mitochondrial genomes show high intraspecific variation in the tropical rainforest species Symphonia globulifera</w:t>
+                <w:t xml:space="preserve">Adaptive Introgression in the Context of Climate Adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanna Olsson</w:t>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Bautista</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/g3journal/jkaf208⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 35 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.70333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05291758v1</w:t>
+                <w:t xml:space="preserve">hal-05607532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput sequence-based microsatellite genotyping for the non-model Neotropical tree species Anadenanthera colubrina (Leguminosae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De novo assembled nuclear, chloroplast, and mitochondrial genomes show high intraspecific variation in the tropical rainforest species Symphonia globulifera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Gonzalo Claros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.138834⟩</w:t>
+              <w:t xml:space="preserve">G3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/g3journal/jkaf208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006488v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05291758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple, Single Trait GWAS and Supervised Machine Learning Reveal the Genetic Architecture of &amp;lt;i&amp;gt;Fraxinus excelsior&amp;lt;/i&amp;gt; Tolerance to Ash Dieback in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput sequence-based microsatellite genotyping for the non-model Neotropical tree species Anadenanthera colubrina (Leguminosae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James M Doonan</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.15361⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 158 (1), pp.43 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.138834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04941033v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale genetic differentiation in the bee-specialized Antirrhinum charidemi covaries more strongly with spatial isolation than with corolla colour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Multiple, Single Trait GWAS and Supervised Machine Learning Reveal the Genetic Architecture of &amp;lt;i&amp;gt;Fraxinus excelsior&amp;lt;/i&amp;gt; Tolerance to Ash Dieback in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James M Doonan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chatchai Kosawang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcial Escudero</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rita Verbylaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AoB Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aobpla/plaf017⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.15361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504967v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can biodiversity strategy and action plans incorporate genetic diversity and align with global commitments?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine-scale genetic differentiation in the bee-specialized Antirrhinum charidemi covaries more strongly with spatial isolation than with corolla colour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcial Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José María Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sean Hoban</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pablo Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biae106⟩</w:t>
+              <w:t xml:space="preserve">AoB Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (4), plaf017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aobpla/plaf017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826458v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wet Season Environments Drive Local Adaptation in the Timber Tree &amp;lt;i&amp;gt;Dicorynia guianensis&amp;lt;/i&amp;gt; in French Guiana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How can biodiversity strategy and action plans incorporate genetic diversity and align with global commitments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Hvilsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Aleixo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bonnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brunaux</w:t>
+                <w:t xml:space="preserve">Julie Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17759⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 75, pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biae106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05034624v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for a Miocene pulse of diversification of the tropical American clade of the Brazil nut family (Lecythidaceae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wet Season Environments Drive Local Adaptation in the Timber Tree &amp;lt;i&amp;gt;Dicorynia guianensis&amp;lt;/i&amp;gt; in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Sáez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Francisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Chave</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christopher Dick</w:t>
+                <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2414981⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 34 (23), pp.e17759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04915312v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05034624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multinational evaluation of genetic diversity indicators for the Kunming‐Montreal Global Biodiversity Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for a Miocene pulse of diversification of the tropical American clade of the Brazil nut family (Lecythidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Chave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Pouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uxue Suescun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Mastretta‐yanes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Viktoria Köppä</w:t>
+                <w:t xml:space="preserve">Christopher Dick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ele.14461⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171 (4), pp.537-551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2414981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04652468v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guideline Materials and Documentation for the Genetic Diversity Indicators of the Monitoring Framework for the Kunming-Montreal Global Biodiversity Framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multinational evaluation of genetic diversity indicators for the Kunming‐Montreal Global Biodiversity Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Mastretta‐yanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E Grueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castillo‐reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Mastretta-Yanes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jessica da Silva</w:t>
+                <w:t xml:space="preserve">Viktoria Köppä</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biodiversity Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17161/bi.v18i.22332⟩</w:t>
+              <w:t xml:space="preserve">Ecology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (7), pp.e14461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ele.14461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701101v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04652468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing With the Complexity of Effective Population Size in Conservation Practice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guideline Materials and Documentation for the Genetic Diversity Indicators of the Monitoring Framework for the Kunming-Montreal Global Biodiversity Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Mastretta-Yanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Suárez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancuta Fedorca</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iris Biebach</w:t>
+                <w:t xml:space="preserve">Jessica da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70031⟩</w:t>
+              <w:t xml:space="preserve">Biodiversity Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17161/bi.v18i.22332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884184v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-based studies and genetic diversity indicator assessments are complementary approaches to conserving evolutionary potential</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sean Hoban</w:t>
+                <w:t xml:space="preserve">Dealing With the Complexity of Effective Population Size in Conservation Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancuta Fedorca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mergeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adejoke O Akinyele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamer Albayrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jessica M D A Silva</w:t>
+                <w:t xml:space="preserve">Iris Biebach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-024-01632-8⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.e70031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684879v2</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA-based studies and genetic diversity indicator assessments are complementary approaches to conserving evolutionary potential</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn E Shaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Castillo-Reina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Gargiulo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marc Aury</w:t>
+                <w:t xml:space="preserve">Jessica M D A Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, pp.1147-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-024-01632-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04590931v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684879v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Bonnier</w:t>
+                <w:t xml:space="preserve">Estimation of contemporary effective population size in plant populations: Limitations of genomic datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Decroocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez-Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz‐vinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Niklas Tysklind</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+                <w:t xml:space="preserve">Jean‐marc Aury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.13691⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04481636v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mind the lag: understanding genetic extinction debt for conservation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Population genetic structure and demographic history of the timber tree Dicorynia guianensis in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Scotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.10.008⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (2), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-023-01633-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884173v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04481636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-frequency somatic mutations are heritable in tropical trees Dicorynia guianensis and Sextonia rubra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 121, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.2313312121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04481461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity goals and targets have improved, but remain insufficient for clear implementation of the post-2020 global biodiversity framework</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mind the lag: understanding genetic extinction debt for conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-022-01492-0⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2024.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975071v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic signatures of ecological divergence between savanna and forest populations of a Neotropical tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity goals and targets have improved, but remain insufficient for clear implementation of the post-2020 global biodiversity framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W Bruford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chris Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Carneiro Muniz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alison Gonçalves Nazareno</w:t>
+                <w:t xml:space="preserve">Richard Frankham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcad120⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-022-01492-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04399601v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The application gap: Genomics for biodiversity and ecosystem service management</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genomic signatures of ecological divergence between savanna and forest populations of a Neotropical tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Carneiro Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Santiago de Oliveira Buzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires de Lemos-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia B Carvalho</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Piotr Robakowski</w:t>
+                <w:t xml:space="preserve">Alison Gonçalves Nazareno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109883⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 132 (3), pp.523-540. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcad120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04098805v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04399601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent selection in a Mediterranean pine on local spatial scales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katharina B Budde</w:t>
+                <w:t xml:space="preserve">The application gap: Genomics for biodiversity and ecosystem service management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia B Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Galindo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baruch Rinkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Rellstab</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Tom Hanika</w:t>
+                <w:t xml:space="preserve">Piotr Robakowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.14231⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 278, pp.109883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2022.109883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04597316v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring status and trends in genetic diversity for the Convention on Biological Diversity: An ongoing assessment of genetic indicators in nine countries</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Divergent selection in a Mediterranean pine on local spatial scales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rellstab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Gugerli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Hanika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/conl.12953⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.278 - 290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.14231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04107368v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography‐driven and adaptive introgression in a hybrid zone of the Armeria syngameon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Monitoring status and trends in genetic diversity for the Convention on Biological Diversity: An ongoing assessment of genetic indicators in nine countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica M da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Mastretta‐yanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine E Grueber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
+              <w:t xml:space="preserve">Conservation Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.17167⟩</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/conl.12953⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04286486v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variation of leaf thickness: An overlooked component of functional trait variability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Demography‐driven and adaptive introgression in a hybrid zone of the Armeria syngameon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Villa‐machío</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schmitt</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gonzalo Nieto Feliner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.13395⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.17167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772046v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04286486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic mutation detection: a critical evaluation through simulations and reanalyses in oaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+                <w:t xml:space="preserve">Seasonal variation of leaf thickness: An overlooked component of functional trait variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Trueba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Leroy</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">É. Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 2, pp.e68. </w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.458-463. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/plb.13395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701232v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure and mating system in forest tree populations from seasonally dry tropical forests: a review</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Somatic mutation detection: a critical evaluation through simulations and reanalyses in oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11295-022-01550-1⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2, pp.e68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678273v1</w:t>
+                <w:t xml:space="preserve">hal-04701232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ancient and historical DNA in conservation policy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial genetic structure and mating system in forest tree populations from seasonally dry tropical forests: a review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Lorena Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Victoria García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Eugenia Barrandeguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzaléz-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.010⟩</w:t>
+              <w:t xml:space="preserve">Tree Genetics and Genomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11295-022-01550-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03684009v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03678273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selection in space and time: Individual tree growth is adapted to tropical forest gap dynamics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ancient and historical DNA in conservation policy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyn Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Díez-Del-Molino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Thomas P. Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filipa Borges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16392⟩</w:t>
+              <w:t xml:space="preserve">Trends in Ecology &amp; Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5), pp.420 - 429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tree.2021.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03613326v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03684009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polygenic adaptation and negative selection across traits, years and environments in a long-lived plant species (Pinus pinaster Ait., Pinaceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Selection in space and time: Individual tree growth is adapted to tropical forest gap dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 31 (7), pp.2089-2105. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.16367⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03963280v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03613326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid zone of a tree in a Cerrado/Atlantic Forest ecotone as a hotspot of genetic diversity and conservation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renata Santiago de Oliveira Buzatti</w:t>
+                <w:t xml:space="preserve">Polygenic adaptation and negative selection across traits, years and environments in a long-lived plant species (Pinus pinaster Ait., Pinaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina de Miguel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.8540⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (7), pp.2089-2105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603921v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography drives microgeographic adaptations of closely related species in two tropical tree species complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid zone of a tree in a Cerrado/Atlantic Forest ecotone as a hotspot of genetic diversity and conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Carneiro Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo José Gonzaga Pimenta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Vargas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Gomes Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Santiago de Oliveira Buzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 30 (20), pp.5080-5093. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.16116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.8540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338488v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of local adaptation despite strong drift in a Neotropical patchily distributed bromeliad</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Topography drives microgeographic adaptations of closely related species in two tropical tree species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41437-021-00442-9⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (20), pp.5080-5093. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.16116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03227188v1</w:t>
+                <w:t xml:space="preserve">hal-03338488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective population size remains a suitable, pragmatic indicator of genetic diversity for all species, including forest trees</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin Breed</w:t>
+                <w:t xml:space="preserve">Evidence of local adaptation despite strong drift in a Neotropical patchily distributed bromeliad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Simões Santos Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Juliano Neves Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Araujo Graciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Boury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Pillaca Huacre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108906⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41437-021-00442-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03306592v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03227188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global commitments to conserving and monitoring genetic diversity are now necessary and feasible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Effective population size remains a suitable, pragmatic indicator of genetic diversity for all species, including forest trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sean Hoban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Patrick Griffith</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Paz-Vinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Breed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/biosci/biab054⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 253, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03357825v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03306592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Authors’ Reply to Letter to the Editor: Continued improvement to genetic diversity indicator for CBD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Martin F Breed</w:t>
+                <w:t xml:space="preserve">Global commitments to conserving and monitoring genetic diversity are now necessary and feasible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael W. Bruford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Chris Funk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Galbusera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Patrick Griffith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservation Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10592-021-01359-w⟩</w:t>
+              <w:t xml:space="preserve">Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 71 (9), pp.964-976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/biosci/biab054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230524v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topography shapes the local coexistence of tree species within species complexes of Neotropical forests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Derroire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 173, pp.1491-1498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00442-021-04939-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03231179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity targets and indicators in the CBD post-2020 Global Biodiversity Framework must be improved</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Authors’ Reply to Letter to the Editor: Continued improvement to genetic diversity indicator for CBD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Laikre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul A Hohenlohe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred W Allendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura D Bertola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin F Breed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108654⟩</w:t>
+              <w:t xml:space="preserve">Conservation Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10592-021-01359-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02934625v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic distinctiveness highlights the conservation value of a sicilian manna ash germplasm collection assigned to Fraxinus angustifolia (Oleaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loredana Abbate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Mercati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Di Noto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Carimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (8), pp.1-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants9081035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The protected tree Dimorphandra wilsonii (Fabaceae) is a population of inter-specific hybrids: recommendations for conservation in the Brazilian Cerrado/Atlantic Forest ecotone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Renata Santiago Buzatti</w:t>
+                <w:t xml:space="preserve">Genetic diversity targets and indicators in the CBD post-2020 Global Biodiversity Framework must be improved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josephine d'Urban Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Lopes-Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcaa066⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2020.108654⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933675v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02934625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sharing and reporting benefits from biodiversity research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Austerlitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Ortiz‐barrientos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Kattge</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
+                <w:t xml:space="preserve">Regina Baucom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (5), pp.1103-1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02434220v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing and reporting benefits from biodiversity research</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Regina Baucom</w:t>
+                <w:t xml:space="preserve">The protected tree Dimorphandra wilsonii (Fabaceae) is a population of inter-specific hybrids: recommendations for conservation in the Brazilian Cerrado/Atlantic Forest ecotone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Carneiro Muniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Pires Lemos-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Augusta Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafaela Cabral Marinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Santiago Buzatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15702⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 126 (1), pp.191-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcaa066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993811v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-2020 goals overlook genetic diversity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fred Allendorf</w:t>
+                <w:t xml:space="preserve">TRY plant trait database – enhanced coverage and open access</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Kattge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Bonisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Lavorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iain Colin Prentice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.abb2748⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26 (1), pp.119-188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.14904⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03165123v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02434220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Engel</w:t>
+                <w:t xml:space="preserve">Post-2020 goals overlook genetic diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Laikre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean Hoban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bruford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gernot Segelbacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fred Allendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (6482), pp.1083-1085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.abb2748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536332v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastome phylogeography in two African rain forest legume trees reveals that Dahomey Gap populations originate from the Cameroon volcanic line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris D. Demenou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Migliore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Monthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dario Ojeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 150, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ympev.2020.106854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene diversification in the Savannahs precedes tetraploid rainforest radiation in the african tree genus Afzelia (Detarioideae, Fabaceae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The hyperdominant tropical tree Eschweilera coriacea (Lecythidaceae) shows higher genetic heterogeneity than sympatric Eschweilera species in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Scotti-Saintagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petronelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Engel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00798⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 153 (1), pp.67-81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2020.1565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906073v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topography consistently drives intra‐ and inter‐specific leaf trait variation within tree species complexes in a Neotropical forest</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Miocene diversification in the Savannahs precedes tetraploid rainforest radiation in the african tree genus Afzelia (Detarioideae, Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalía Piñeiro</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oikos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/oik.07488⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2020.00798⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701208v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target sequence capture in the Brazil nut family (Lecythidaceae): Marker selection and in silico capture from genome skimming data</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Topography consistently drives intra‐ and inter‐specific leaf trait variation within tree species complexes in a Neotropical forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Ducouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Baranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.02.020⟩</w:t>
+              <w:t xml:space="preserve">Oikos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 129 (10), pp.1521-1530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/oik.07488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02619793v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to estimate clonality from genetic data: use large samples and consider the biology of the species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Target sequence capture in the Brazil nut family (Lecythidaceae): Marker selection and in silico capture from genome skimming data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar M. Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen A. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W. Dick</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.100078. </w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 135, pp.98-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2019.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550760v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispersal and local persistence shape the genetic structure of a widespread Neotropical plant species with a patchy distribution</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">How to estimate clonality from genetic data: use large samples and consider the biology of the species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (3), pp.499-512. </w:t>
+              <w:t xml:space="preserve">Peer Community In Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.100078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcz105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627203v1</w:t>
+                <w:t xml:space="preserve">hal-02550760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le chêne faginé (Quercus faginea, Fagaceae) en Algérie : potentiel germinatif et variabilité morphologique des glands et des semis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dispersal and local persistence shape the genetic structure of a widespread Neotropical plant species with a patchy distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bárbara Simões Santos Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Araujo Graciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Juliano Neves Chaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Alberto Pillaca Huacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2019.1553⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (3), pp.499-512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcz105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619836v1</w:t>
+                <w:t xml:space="preserve">hal-02627203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Una historia de dos bosques: el ocaso de la vegetación subtropical Afro-Macaronésica</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le chêne faginé (Quercus faginea, Fagaceae) en Algérie : potentiel germinatif et variabilité morphologique des glands et des semis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeldjalil Aissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Beghami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conservación Vegetal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15366/cv2019.23.004⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 152 (3), pp.437-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2019.1553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03338479v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02619836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demographic history and spatial genetic structure in a remnant population of the subtropical tree Anadenanthera colubrina var. cebil (Griseb.) Altschul (Fabaceae)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Una historia de dos bosques: el ocaso de la vegetación subtropical Afro-Macaronésica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Caujapé-Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Jaén-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Álvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-019-0797-z⟩</w:t>
+              <w:t xml:space="preserve">Conservación Vegetal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 23, pp.13-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15366/cv2019.23.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02480692v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03338479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tale of two forests: ongoing aridification drives population decline and genetic diversity loss at continental scale in Afro-Macaronesian evergreen-forest archipelago endemics</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Demographic history and spatial genetic structure in a remnant population of the subtropical tree Anadenanthera colubrina var. cebil (Griseb.) Altschul (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra L. Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María V. García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcy107⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 76 (1), pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-019-0797-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02626293v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02480692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in ecological genomics in forest trees and applications to genetic resources conservation and breeding</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
+                <w:t xml:space="preserve">A tale of two forests: ongoing aridification drives population decline and genetic diversity loss at continental scale in Afro-Macaronesian evergreen-forest archipelago endemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juli Caujapé-Castells</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Jaén-Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadir Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13963⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, online, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcy107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512033v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02626293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is homoploid hybrid speciation that rare? An empiricist’s view</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Moharrek</w:t>
+                <w:t xml:space="preserve">Advances in ecological genomics in forest trees and applications to genetic resources conservation and breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason A. Holliday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally N. Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janice E. K. Cooke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2017.7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (3), pp.706-717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603862v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Altitudinal gradients, biogeographic history and microhabitat adaptation affect fine-scale spatial genetic structure in African and Neotropical populations of an ancient tropical tree species</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
+                <w:t xml:space="preserve">Is homoploid hybrid speciation that rare? An empiricist’s view</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Nieto Feliner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fuertes-Aguilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Moharrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182515⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118 (6), pp.513-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2017.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608324v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolutionary history of central African rain forest plants: phylogeographical insights from sister species in the climber genus Haumania (Marantaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra C. Ley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 44 (2), pp.308-321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbi.12902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased fire frequency promotes stronger spatial genetic structure and natural selection at regional and local scales in Pinus halepensis Mill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina B. Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Navascués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concetta Burgarella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Mosca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 119 (6), pp.1061-1072. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mcw286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the hypothesis of low genetic diversity and population structure in narrow endemic species: the endangered Antirrhinum charidemi (Plantaginaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilio Cano</w:t>
+                <w:t xml:space="preserve">Altitudinal gradients, biogeographic history and microhabitat adaptation affect fine-scale spatial genetic structure in African and Neotropical populations of an ancient tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhengfeng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Torroba Balmori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Heer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/bow002⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (8), pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0182515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605850v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causes and consequences of large clonal assemblies in a poplar hybrid zone</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Testing the hypothesis of low genetic diversity and population structure in narrow endemic species: the endangered Antirrhinum charidemi (Plantaginaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Forrest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcial Escudero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Lexer</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvette Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Cano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.13850⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 183 (2), pp.260-270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/bow002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594493v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure in the northern range margins of common ash, Fraxinus excelsior L.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ari Mikko Hietala</w:t>
+                <w:t xml:space="preserve">Causes and consequences of large clonal assemblies in a poplar hybrid zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Macaya-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothea Lindtke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167104⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 25 (21), pp.5330-5344. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01602495v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing early fitness consequences of exotic gene flow in the wild: a field study with iberian pine relicts</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Genetic structure in the northern range margins of common ash, Fraxinus excelsior L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mari Mette Tollefsrud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tor Myking</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørn Henrik Sønstebø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaidotas Lygis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Mikko Hietala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12333⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (12), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0167104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637627v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01602495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species-specific phylogeographical patterns and Pleistocene east-west divergence in Annona (Annonaceae) in the Brazilian Cerrado</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Assessing early fitness consequences of exotic gene flow in the wild: a field study with iberian pine relicts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.M. Unger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giuseppe Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Robledo-Arnuncio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12394⟩</w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (2), pp.367-380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639284v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogeography and evolution of seeder and resprouter forms of Erica coccinea (Ericaceae) in the fire-prone Cape fynbos</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Species-specific phylogeographical patterns and Pleistocene east-west divergence in Annona (Annonaceae) in the Brazilian Cerrado</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priciane Correa Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose P. Lemos-Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata S. de Oliveira Buzatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria B. Lovato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11258-015-0539-8⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 181 (1), pp.21-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633230v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic drivers of leaf traits and genetic divergence in the treeAnnona crassiflora: a broad spatial survey in the Brazilian savannas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biogeography and evolution of seeder and resprouter forms of Erica coccinea (Ericaceae) in the fire-prone Cape fynbos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Ojeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose G. Segarra-Moragues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Change Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/gcb.13312⟩</w:t>
+              <w:t xml:space="preserve">Plant Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217 (6), pp.751-761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11258-015-0539-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02632139v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Seoane Zonjic</w:t>
+                <w:t xml:space="preserve">Climatic drivers of leaf traits and genetic divergence in the treeAnnona crassiflora: a broad spatial survey in the Brazilian savannas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priciane C. Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheus L. Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa A. C. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo A. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rocío Bautista</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t>
+              <w:t xml:space="preserve">Global Change Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (11), pp.3789-3803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/gcb.13312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512127v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
+                <w:t xml:space="preserve">Development of genomic tools in a widespread tropical tree, Symphonia globulifera L.f.: a new low-coverage draft genome, SNP and SSR markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Seoane Zonjic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocío Bautista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gonzalo Claros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Gonzalez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, on-line (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.12605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01330031v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular proxies for climate maladaptation in a long-lived tree (Pinus pinaster Aiton, Pinaceae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+                <w:t xml:space="preserve">Forest tree genomics: 10 achievements from the past 10 years and future prospects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Plomion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Béatrice Bogeat-Triboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bouffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Déjardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1534/genetics.114.173252⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.77-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0488-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02635555v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Living on the edge: timing of Rand Flora disjunctions congruent with ongoing aridification in Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pokorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricarda Riina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Mairal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Sanchez Meseguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Culshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.154. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fgene.2015.00154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of nucleotide diversity at photoperiod related genes in Norway spruce [[i]Picea abies[/i] (L.) Karst]</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+                <w:t xml:space="preserve">Molecular proxies for climate maladaptation in a long-lived tree (Pinus pinaster Aiton, Pinaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Pablo Jaramillo-Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Rodríguez-Quilón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095306⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 199 (3), pp.793-807. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.114.173252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268780v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02635555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography in rainforest trees from Lower Guinea, Africa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In situ genetic association for serotiny, a fire-related trait, in Mediterranean maritime pine (Pinus pinaster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hernández-Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juli G. Pausas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084307⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 201 (1), pp.230-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02634701v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ genetic association for serotiny, a fire-related trait, in Mediterranean maritime pine (Pinus pinaster)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Congruent phylogeographical patterns of eight tree species in Atlantic Central Africa provide insights into the past dynamics of forest cover.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. K. Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.12483⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (9), pp.2299-2312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633567v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Congruent phylogeographical patterns of eight tree species in Atlantic Central Africa provide insights into the past dynamics of forest cover.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Patterns of nucleotide diversity at photoperiod related genes in Norway spruce [[i]Picea abies[/i] (L.) Karst]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kallman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane de Mita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Larsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niclas Gyllenstrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Stévart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12724⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637758v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomics of the divergence continuum in an African plant biodiversity hotspot, I: drivers of population divergence in Restio capensis (Restionaceae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Comparative phylogeography in rainforest trees from Lower Guinea, Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Savolainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12870⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (1), 14 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634127v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ancient tropical rainforest tree Symphonia globulifera L. f. (Clusiaceae) was not restricted to postulated Pleistocene refugia in Atlantic Equatorial Africa</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genomics of the divergence continuum in an African plant biodiversity hotspot, I: drivers of population divergence in Restio capensis (Restionaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. O. Wüest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mangili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. N. Stölting</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2013.21⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 23 (17), pp.4373-4386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647413v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-population genetic structure in beech (Fagus sylvatica L.) stands characterized by different disturbance histories: does forest management simplify population substructure ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The ancient tropical rainforest tree Symphonia globulifera L. f. (Clusiaceae) was not restricted to postulated Pleistocene refugia in Atlantic Equatorial Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073391⟩</w:t>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.66-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2013.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648830v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative phylogeography of African rain forest trees: A review of genetic signatures of vegetation history in the Guineo-Congolian region</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dauby</w:t>
+                <w:t xml:space="preserve">Within-population genetic structure in beech (Fagus sylvatica L.) stands characterized by different disturbance histories: does forest management simplify population substructure ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Piotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joukje Buiteveld</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Geburek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.001⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0073391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648791v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atlantic-Mediterranean watershed, river basins and glacial history shape the genetic structure of Iberian poplars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Hidalgo</w:t>
+                <w:t xml:space="preserve">Comparative phylogeography of African rain forest trees: A review of genetic signatures of vegetation history in the Guineo-Congolian region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Born</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasso Dainou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05619.x⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345 (7-8), pp.284-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crte.2013.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02643692v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of new microsatellite loci isolated from Santiria trimera (Burseraceae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Atlantic-Mediterranean watershed, river basins and glacial history shape the genetic structure of Iberian poplars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Macaya-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. López-De-Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a I. De-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1200041⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (14), pp.3593-3609. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2012.05619.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650041v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of SSR markers for two African tropical tree species, Erythrophleum suaveolens and E. ivorense (Caesalpinioideae)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId317" w:history="1">
+                <w:t xml:space="preserve">Characterization of new microsatellite loci isolated from Santiria trimera (Burseraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guillaume Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (5), pp.e106-e108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1000482⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 99 (8), pp.E334-E336. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1200041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649890v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity gradients and phylogeographic patterns in Santiria trimera (Burseraceae), a widespread African tree typical of mature rainforests</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isolation of SSR markers for two African tropical tree species, Erythrophleum suaveolens and E. ivorense (Caesalpinioideae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume K Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Debout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 98 (2), pp.254-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1000220⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 98 (5), pp.e106-e108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1000482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651435v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forest refugia revisited: nSSRs and cpDNA sequences support historical isolation in a wide-spread African tree with high colonization capacity, Milicia excelsa (Moraceae)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">Diversity gradients and phylogeographic patterns in Santiria trimera (Burseraceae), a widespread African tree typical of mature rainforests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Guillaume Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Doumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04831.x⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (2), pp.254-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1000220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02662740v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parentage study of closely related ukrainian wine grape varieties using microsatellite markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic structure, origins, and relationships of grapevine cultivars from the Castilian Plateau of Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Carlos Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Rubio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Goryslavets</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Miguel Martinez-Zapater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytology and Genetics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 61 (2), pp.214-224</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02665039v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure, origins, and relationships of grapevine cultivars from the Castilian Plateau of Spain</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A parentage study of closely related ukrainian wine grape varieties using microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Goryslavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Risovanna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Bacilieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Hausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cytology and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (2), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3103/S0095452710020040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657794v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02665039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined analysis of morphological traits, chloroplast and nuclear DNA sequences within Santiria trimera (Burseraceae) suggests several species following the Biological Species Concept</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédérick Gavory</w:t>
+                <w:t xml:space="preserve">Forest refugia revisited: nSSRs and cpDNA sequences support historical isolation in a wide-spread African tree with high colonization capacity, Milicia excelsa (Moraceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasso Dainou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Bizoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mahy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5091/plecevo.2010.433⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (20), pp.4462-4477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04831.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666133v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02662740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast DNA polymorphism and phylogeography of a central African tree species widespread in mature rainforests: greenwayodendron suaveolens (Annonaceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A combined analysis of morphological traits, chloroplast and nuclear DNA sequences within Santiria trimera (Burseraceae) suggests several species following the Biological Species Concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouamé Guillaume Koffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Doumenge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Michel Onana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérick Gavory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tropical Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3 (1), pp.4-13. </w:t>
+              <w:t xml:space="preserve">Plant Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 143 (2), pp.160-169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12042-010-9041-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5091/plecevo.2010.433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657924v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geography determines genetic relationships between species of mountain pine (Pinus mugo complex) in western Europe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chloroplast DNA polymorphism and phylogeography of a central African tree species widespread in mature rainforests: greenwayodendron suaveolens (Annonaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dauby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02223.x⟩</w:t>
+              <w:t xml:space="preserve">Tropical Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1), pp.4-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12042-010-9041-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664628v1</w:t>
+                <w:t xml:space="preserve">hal-02657924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CpDNA-based species identification and phylogeography: application to African tropical tree species.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Geography determines genetic relationships between species of mountain pine (Pinus mugo complex) in western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Teufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fady</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04917.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 37 (3), pp.541-556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2699.2009.02223.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00584152v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal mating pattern variation in a wind-pollinated Mediterranean shrub</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CpDNA-based species identification and phylogeography: application to African tropical tree species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Duminil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Cruaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18 (24), pp.5195-5206. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04415.x⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (24), pp.5469-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2010.04917.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657829v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration et conservation des ressources génétiques du pin maritime au Maroc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal mating pattern variation in a wind-pollinated Mediterranean shrub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael G. Albaladejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abelardo Aparicio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (24), pp.5195-5206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04415.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660290v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure in Milicia excelsa (Moraceae) indicates extensive gene dispersal in a low-density wind-pollinated tropical tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration et conservation des ressources génétiques du pin maritime au Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Wahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-P Bizoux</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A. El Boulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Forêt Méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (3), pp.245-256</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02668142v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial genetic structure in continuous and fragmented populations of Pinus pinaster Aiton</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spatial genetic structure in Milicia excelsa (Moraceae) indicates extensive gene dispersal in a low-density wind-pollinated tropical tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-P Bizoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Daïnou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bourland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 18 (22), pp.4564-4576. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04372.x⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 18 (21), pp.4398-4408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04365.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657789v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Admixture, one-source colonization or long-term persistence of maritime pine in the Castilian Plateau? [Spain]. Insights from nuclear microsatellite markers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId420" w:history="1">
+                <w:t xml:space="preserve">Spatial genetic structure in continuous and fragmented populations of Pinus pinaster Aiton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. De-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Hidalgo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOREST SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5424/fs/2009181-01045⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (22), pp.4564-4576. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2009.04372.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02657751v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of grapevine accessions from Ukraine using microsatellite markers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Admixture, one-source colonization or long-term persistence of maritime pine in the Castilian Plateau? [Spain]. Insights from nuclear microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. I. De Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Hidalgo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bravo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentina Risovanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOREST SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18 (1), pp.3-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5424/fs/2009181-01045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655779v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02657751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complex biogeographic history of a widespread tropical tree species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Characterization of grapevine accessions from Ukraine using microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svitlana Goryslavets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Risovanna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Enology and Viticulture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 59 (2), pp.169-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668746v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Within-population spatial genetic structure in four naturally fragmented species of a neotropical inselberg radiation, Alcantarea imperialis, A. geniculata, A. glaziouana and A. regina (Bromeliaceae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complex biogeographic history of a widespread tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher W. Dick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heredity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/hdy.2008.65⟩</w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 62 (11), pp.2760-2774. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1558-5646.2008.00506.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666444v1</w:t>
+                <w:t xml:space="preserve">hal-02668746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la diversité morphologique des variétés traditionnelles de sorgho du Nord-ouest du Maroc</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Within-population spatial genetic structure in four naturally fragmented species of a neotropical inselberg radiation, Alcantarea imperialis, A. geniculata, A. glaziouana and A. regina (Bromeliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barbará</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lexer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heredity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 101 (3), pp.285-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/hdy.2008.65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02661741v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic structure and assignment tests demonstrate illegal translocation of red deer (Cervus elaphus) into a continuous population.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation de la diversité morphologique des variétés traditionnelles de sorgho du Nord-ouest du Maroc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Djè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. C. Frantz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biotechnologie, Agronomie, Société et Environnement / Biotechnology, Agronomy, Society and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (1), pp.39-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664322v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloroplast DNA phylogeography of European ashes, Fraxinus sp. (Oleaceae): roles of hybridization and life history traits.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Genetic structure and assignment tests demonstrate illegal translocation of red deer (Cervus elaphus) into a continuous population.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. C. Frantz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Pourtois Tigel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. F. Hausman</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Schley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. C. Flamand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 15 (8), pp.2131-2140. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02897.x⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 15 (11), pp.3191-3203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.03022.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667823v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilocus patterns of nucleotide diversity, linkage disequilibrium and demographic history of Norway spruce [Picea abies (L.) Karst]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuele de Paoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Källman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Larsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irena Jurman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 174 (4), pp.2095-2105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1534/genetics.106.065102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02665973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Chloroplast DNA phylogeography of European ashes, Fraxinus sp. (Oleaceae): roles of hybridization and life history traits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Carnevale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fineschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Sebastiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Hausman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1554/03-512⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (8), pp.2131-2140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-294X.2006.02897.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676526v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ estimation of outcrossing rate in sorghum landraces using microsatellite markers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nuclear microsatellites reveal contrasting patterns of genetic structure between western and southeastern European populations of the common ash (Fraxinus excelsior L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐franclois Hausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni G. Vendramin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euphytica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 138 (3), pp.205-212. </w:t>
+              <w:t xml:space="preserve">Evolution - International Journal of Organic Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 58 (5), pp.976-988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/B:EUPH.0000047082.10626.cb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1554/03-512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02683134v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microsatellite allele sizes: a simple test to assess their significance on genetic differentiation.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">In situ estimation of outcrossing rate in sorghum landraces using microsatellite markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Djè</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ater</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Lefèbvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/genetics/163.4.1467⟩</w:t>
+              <w:t xml:space="preserve">Euphytica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 138 (3), pp.205-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/B:EUPH.0000047082.10626.cb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677611v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating seed vs. pollen dispersal from spatial genetic structure in the common ash</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Microsatellite allele sizes: a simple test to assess their significance on genetic differentiation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Charbonnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Fréville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 163 (4), pp.1467-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/genetics/163.4.1467⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675959v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02677611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Estimating seed vs. pollen dispersal from spatial genetic structure in the common ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. F. Hausman</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.‐f. Hausman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tsvetkov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">X. Vekemans</w:t>
+                <w:t xml:space="preserve">M. Palada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier J. Hardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 10 (7), pp.1615-1623. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 12 (9), pp.2483-2495</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02682557v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Assessment of genetic structure within and among Bulgarian populations of the common ash (Fraxinus excelsior L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. F. Hausman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tsvetkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Frascaria-Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Vekemans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 10 (7), pp.1615-1623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1365-294x.2001.01300.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Assessment of genetic diversity within and among germplasm accessions in cultivated sorghum using microsatellite markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yao Djè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Vekemans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TAG Theoretical and Applied Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 100 (6), pp.918-925. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s001220051371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02699252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of indicators for genetic diversity in species with contrasted life-history traits and evolutionary scenarios</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conservation genetics in ectomycorrhizal fungi: estimating the effective population size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiatong Cai</w:t>
+                <w:t xml:space="preserve">Anouck Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Geue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Liza Bazzicalupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Gargiulo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OIKOS Norway 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norwegian Ecological Society, Apr 2025, Bodø, Norway</w:t>
+              <w:t xml:space="preserve">Journées Jean Chevaugeon – 15e Rencontres de Phytopathologie / Mycologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Phytopathologie, Jan 2026, Aussois (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05302446v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05590513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of indicators for genetic diversity in species with contrasted life-history traits and evolutionary scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Gabrielle Harribey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Mergeay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anja M. Westram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiatong Cai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Geue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEBA Annual days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne (Guyane), France</w:t>
+              <w:t xml:space="preserve">OIKOS Norway 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norwegian Ecological Society, Apr 2025, Bodø, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04736343v1</w:t>
+                <w:t xml:space="preserve">hal-05302446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symposium - Conservation of genetic diversity for resilient ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Buzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mergeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristiano Vernesi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Eurpean Congress on Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de diversité génétique dans le cadre du projet Biodiversa+ GINAMO Genetic Indicators for Nature Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Galbusera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er séminaire INRAE sur les indicateurs de biodiversité dans le cadre de l'action publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRAE, départements ACT &amp; Ecodiv, Jun 2024, Nogent-sur-Vernisson, France. 22 p</w:t>
+              <w:t xml:space="preserve">CEBA Annual days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx CEBA, Oct 2024, Cayenne (Guyane), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05521033v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04736343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Indicateurs de diversité génétique dans le cadre du projet Biodiversa+ GINAMO Genetic Indicators for Nature Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier-Géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Galbusera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th European Congress on Conservation Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">1er séminaire INRAE sur les indicateurs de biodiversité dans le cadre de l'action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRAE, départements ACT &amp; Ecodiv, Jun 2024, Nogent-sur-Vernisson, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702058v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05521033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing genetic diversity for conservation and sustainable use</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conserving genomic diversity in tropical trees from French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lepais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chancerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Conservation Genetics Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Lausanne (CH), France</w:t>
+              <w:t xml:space="preserve">7th European Congress on Conservation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCB, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701980v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Managing genetic diversity for conservation and sustainable use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th European Conservation Genetics Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lausanne (CH), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04664198v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Heuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Troispoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EVOLTREE Conference 2023 - Resilient Forests for the Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNITBV, Brașov, Romania, Sep 2023, Brasov, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31926/evoltree.2023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837405v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species delimitation, hybridization and species habitat associations in the genus Symphonia (Clusiacea) on Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jehanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">João Loureiro</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737357v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological genomics of niche exploitation and individual performance in tropical forest trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and patterns of adaptive genetic variation in tropical trees of the Bertholletia clade (Lecythidaceae) in French Guiana</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Species delimitation, hybridization and species habitat associations in the genus Symphonia (Clusiacea) on Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Veronica El Mutjar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Torroba-Balmori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Loureiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting of the German Society for Tropical Ecology (GTOE2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">European Conference of Tropical Ecology (GTOE2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. pp.393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837406v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species delimitation, hybridization and species habitat associations in the genus Symphonia (Clusiacea) on Madagascar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hybridization and patterns of adaptive genetic variation in tropical trees of the Bertholletia clade (Lecythidaceae) in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jehanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica El Mutjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. AETFAT Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Nairobi, Kenya</w:t>
+              <w:t xml:space="preserve">Meeting of the German Society for Tropical Ecology (GTOE2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02791550v1</w:t>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Species delimitation, hybridization and species habitat associations in the genus Symphonia (Clusiacea) on Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Torroba-Balmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
+              <w:t xml:space="preserve">21. AETFAT Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741525v1</w:t>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and the evolution of tropical tree species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Torroba-Balmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATBC Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798941v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demography at different scales in the wide-spread tropical species Symphonia globulifera (Clusiaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">Hybridization and the evolution of tropical tree species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Torroba-Balmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
+              <w:t xml:space="preserve">ATBC Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741590v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId569" w:history="1">
+                <w:t xml:space="preserve">Demography at different scales in the wide-spread tropical species Symphonia globulifera (Clusiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Torroba-Balmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas L. Parchman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarina Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katrin Heer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Excellence Laboratory “Centre for the study of biodiversity in Amazonia"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Cayenne, French Guiana</w:t>
+              <w:t xml:space="preserve">Genomics and Forest Tree Genetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Biodiversité, Gènes et Communautés (1202)., May 2016, Arcachon, France. 134 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800055v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to nature: candidate genes, population genomics and prediction of maladaptation in natural populations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Delphine Grivet</w:t>
+                <w:t xml:space="preserve">Hybridization and the evolution of tropical tree species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanna Olsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paloma Torroba-Balmori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Excellence Laboratory “Centre for the study of biodiversity in Amazonia"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Cayenne, French Guiana</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743028v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogeography and the evolution of tropical tree species complexes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Back to nature: candidate genes, population genomics and prediction of maladaptation in natural populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B. Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew J. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Grivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Porto Alegre Evolutionary Biology Workshop (PABEW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">ProCoGen final open conference, Promoting Conifer Genomic Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Orléans, France. 75 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02792563v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Phylogeography and the evolution of tropical tree species complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Heuertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5. Porto Alegre Evolutionary Biology Workshop (PABEW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02792563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure, plant material certification and climate adaptation in maritime pine breeding zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Jaramillo‐correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Sebastiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Final Conference Noveltree "Tree Breeding, Genomics and Evolutionary Biology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Helsinki, Finland. 69 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16054,1025 +16253,1025 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of genetic effective population size estimates in species across a large range of life-history strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Harribey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mergeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja M. Westram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiatong Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Geue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Society for Evolutionary Biology Congress (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Dicorynia guianensis population genomic structure mirrors the distribution of environmental variables in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Sáez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. European Conservation Genetics Meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Best practices for genetic indicator estimation from DNA-based data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Gabrielle Harribey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Mergeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gernot Segelbacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anja Westram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Galbusera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. European Congress of Conservation Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04627693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948623v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary history of tropical tree species complexes: species delimitation and adaptive genetic variation in the Brazil nut clade (Lecythidaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jehanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina B Budde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Joint Congress on Evolutionary Biology (EVOLUTION 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Montpellier, France. , 2018</w:t>
+              <w:t xml:space="preserve">II Joint Congress on Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786265v1</w:t>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogeography, population genomics and adaptive variation on species complex Pitcairnia lanuginosa (Bromeliaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Palma-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bárbara Simões Santos Leal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Araujo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marccus Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Portland, United States. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridization and species delimitation of Symphonia (Clusiaceaea) in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanna Olsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Birgit Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paloma Torroba-Balmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Rakotonandrasana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andriamalala Rakotondrafara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the German Society for Tropical Ecology (GTOE2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Bruxelles, Belgium. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation genomics in plants: divergence continuum and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Lexer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eligio Bossolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Caseys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Kessler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Plant and Animal Genome Conference XXIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, San Diego, United States. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17082,104 +17281,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUFORGEN Technical Guidelines for genetic conservation and use for common ash (Fraxinus excelsior)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfas Pliura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">International Plant Genetic Resources Institute (IPGRI), 6 p., 2003, 92-9043-567-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17189,167 +17388,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of nucleotide diversity and association mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago C. González-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.R. Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Grivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics, genomics and breeding of conifers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRC Press Boca Raton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 447 p., 2011, Genetics, Genomics and Breeding of Crop Plants, 978-1-57808-719-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17359,315 +17558,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak spatial genetic structure in a large continuous Scots pine population – implications for conservation and breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.evolbiol.100664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations chez les arbres : quelles conséquences pour l’adaptation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Hagenlocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle étude décortique l’origine des mutations génétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04693723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17677,593 +17876,593 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wet season environments drive local adaptation in the drought-sensitive timber tree Dicorynia guianensis in French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Saez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Francisco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mind the lag: understanding delayed genetic erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Gargiulo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple, single trait GWAS and supervised machine learning reveal the genetic architecture of Fraxinus excelsior tolerance to ash dieback in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Doonan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kb Budde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Kosawang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lobo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Verbylaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant mutations: slaying beautiful hypotheses by surprising evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Heuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Troispoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Beraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Cazal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genomics of the widespread African savannah trees Afzelia africana and Afzelia quanzensis (Caesalpinioideae, Fabaceae) reveals no significant past fragmentation of their distribution ranges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalía Piñeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Duminil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasso Dainou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02788789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18273,147 +18472,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deuxième rapport sur l'état des ressources génétiques forestières mondiales - 2020- Rapport national de la France - Tome 3 Guyane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niklas Tysklind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Scotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] FAO; DGTM de Guyane, DEAAF, Service Paysage Eau et biodiversité, 97300 Cayenne; INRAE; IRD; Royal Botanic Gardens (Kew). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18423,100 +18622,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population genetic structure in common ash : a focus on southeastern european genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université Libre de Bruxelles [Bruxelles], 2003. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02831564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18526,91 +18725,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary processes in non-model tree species and species complexes: inference from natural populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Life Sciences [q-bio]. Université de Bordeaux, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02790118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18620,131 +18819,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicateurs de diversité génétique dans le cadre du projet Biodiversa+ GINAMO Genetic Indicators for Nature Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Heuertz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Garnier‐géré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Galbusera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05521174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId635"/>
+      <w:footerReference w:type="default" r:id="rId640"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -18812,51 +19011,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C2FAB808"/>
+    <w:nsid w:val="EF60A57A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19043,51 +19242,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-heuertz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6322-3645" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199333211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7831-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291758v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf208" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006488v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.138834" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941033v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Doonan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Kosawang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Lobo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Verbylaite" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15361" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial Escudero" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf017" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826458v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hoban" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hvilsom" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aleixo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;langer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae106" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034624v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez Laguna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17759" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pouchon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Suescun" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lavergne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2414981" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta&#8208;yanes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M da Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Grueber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo&#8208;reina" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K&#246;pp&#228;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14461" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701101v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta-Yanes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Su&#225;rez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Silva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/bi.v18i.22332" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Fedorca" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adejoke O Akinyele" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Albayrak" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Biebach" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70031" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684879v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn E Shaw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Reina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M D A Silva" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01632-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884173v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975071v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bruford" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Funk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frankham" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-022-01492-0" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399601v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carneiro Muniz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santiago de Oliveira Buzatti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires de Lemos-Filho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gon&#231;alves Nazareno" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad120" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098805v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia B Carvalho" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109883" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hanika" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14231" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107368v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12953" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villa&#8208;mach&#237;o" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s &#193;lvarez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto Feliner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17167" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trueba" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducouret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13395" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.187" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Barrandeguy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzal&#233;z-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01550-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684009v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Jensen" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;ez-Del-Molino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas P. Gilbert" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Borges" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16392" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963280v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16367" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jos&#233; Gonzaga Pimenta" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas Cruz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8540" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338488v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16116" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227188v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Sim&#245;es Santos Leal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Juliano Neves Chaves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Araujo Graciano" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pillaca Huacre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00442-9" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306592v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Aitken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breed" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108906" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357825v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Bruford" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galbusera" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patrick Griffith" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab054" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230524v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Laikre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Hohenlohe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W Allendorf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Bertola" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Breed" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01359-w" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231179v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04939-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934625v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruford" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine d'Urban Jackson" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Lopes-Fernandes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108654" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162455v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Abbate" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mercati" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Noto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carimi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9081035" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933675v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires Lemos-Filho" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Augusta Souza" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Cabral Marinho" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santiago Buzatti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa066" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993811v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Marden" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz&#8208;barrientos" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Baucom" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15702" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165123v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Segelbacher" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Allendorf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb2748" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893119v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris D. Demenou" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monthe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ojeda" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106854" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906073v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doucet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00798" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619793v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar M. Vargas" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Smith" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.02.020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550760v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100078" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627203v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz105" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619836v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beghami" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1553" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338479v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mairal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caujap&#233;-Castells" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pellissier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ja&#233;n-Molina" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#193;lvarez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/cv2019.23.004" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480692v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L. Goncalves" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V. Garc&#237;a" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0797-z" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626293v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Caujap&#233;-Castells" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ja&#233;n-Molina" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy107" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512033v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Holliday" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice E. K. Cooke" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13963" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603862v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nieto Feliner" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuertes-Aguilar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marques" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moharrek" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.7" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608324v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Wang" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba Balmori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182515" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620461v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Ley" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12902" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605850v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Forrest" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Wilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594493v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macaya-Sanz" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Lindtke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13850" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602495v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mette Tollefsrud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Myking" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Lygis" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Mikko Hietala" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167104" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637627v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Unger" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12333" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639284v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priciane Correa Ribeiro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Lemos-Filho" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. de Oliveira Buzatti" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria B. Lovato" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12394" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633230v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ojeda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Segarra-Moragues" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0539-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632139v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priciane C. Ribeiro" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus L. Souza" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa A. C. Muller" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo A. Ellis" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13312" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7SCM1KP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640174v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pokorny" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Riina" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez Meseguer" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Culshaw" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00154" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268780v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kallman" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Larsson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Gyllenstrand" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095306" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634701v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savolainen" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084307" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633567v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hern&#225;ndez-Serrano" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G. Pausas" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12483" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637758v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauby" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Koffi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#233;vart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12724" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634127v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexer" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. W&#252;est" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangili" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. St&#246;lting" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12870" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ0CL26C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647413v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Budde" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.21" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648830v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leonardi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073391" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648791v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.001" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643692v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macaya-Sanz" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#243;pez-De-Heredia" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I. De-Lucas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hidalgo" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05619.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R05B9HXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650041v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume Koffi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jans" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200041" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649890v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K Koffi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000482" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651435v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000220" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662740v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bizoux" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04831.x" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PB6LWJ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665039v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goryslavets" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risovanna" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hausman" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0095452710020040" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657794v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Santana" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arranz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666133v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Guillaume Koffi" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Onana" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gavory" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2010.433" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664628v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teufel" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02223.x" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doucet" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourland" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04917.x" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLLSVLXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657829v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G. Albaladejo" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Aparicio" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04415.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF06911DACDAE02DF36AC7E6707CFCBD73EFC39E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660290v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wahid" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Boulli" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668142v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Bizoux" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Da&#239;nou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04365.x" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LSCT8DH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657789v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. De-Lucas" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04372.x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLZDSQJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657751v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. De Lucas" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2009181-01045" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655779v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Goryslavets" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Risovanna" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668746v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00506.x" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666444v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbar&#225;" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinelli" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayo" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Fay" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.65" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661741v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dj&#232;" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664322v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Frantz" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourtois Tigel" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schley" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Flamand" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03022.x" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W733BNS8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667823v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carnevale" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fineschi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sebastiani" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02897.x" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P4P1DGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665973v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Paoli" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;llman" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Jurman" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.065102" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683134v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EUPH.0000047082.10626.cb" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWH9VQVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677611v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/163.4.1467" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675959v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Hausman" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palada" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699252v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051371" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB32452A8E89674963345BEFF80049DDF382093/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302446v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Harribey" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M. Westram" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiatong Cai" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Geue" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736343v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702065v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buzan" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Vernesi" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521033v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier-G&#233;r&#233;" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737357v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba-Balmori" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loureiro" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736394v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791550v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741525v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rakotonandrasana" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamalala Rakotondrafara" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798941v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741590v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Parchman" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800055v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743028v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Eckert" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792563v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302436v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693713v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627693v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Westram" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788534v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Palma-Silva" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Araujo" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marccus Alves" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787987v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741611v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligio Bossolini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caseys" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831382v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfas Pliura" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808513v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dillon" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Gil" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.de/books?id=jjRS3tdd8OQC&amp;amp;pg=PA273&amp;amp;dq=%22Patterns+of+Nucleotide+Diversity+and+Association+Mapping%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=eUm5UqG5IM_Kswa0poEQ&amp;amp;ved=0CC8Q6AEwAA#v=onepage&amp;amp;q=%22Patterns%20of%20Nucleotide%20Diversity%20and%20Association%20Mapping%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713656v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100664" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701117v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700341v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Budde" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701090v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Doonan" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kb Budde" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kosawang" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lobo" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Verbylaite" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788789v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831564v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790118v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521174v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-heuertz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6322-3645" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/199333211" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/A-7831-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05607532v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Leroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Heuertz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.70333" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05291758v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanna Olsson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Bautista" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gonzalo Claros" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Scotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/g3journal/jkaf208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05006488v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Lorena Goncalves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Garc&#237;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chancerel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lepais" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.138834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04941033v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M Doonan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chatchai Kosawang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Lobo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Verbylaite" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.15361" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05504967v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcial Escudero" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a G&#243;mez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Vargas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aobpla/plaf017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826458v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Hoban" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Hvilsom" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeldjalil Aissi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Aleixo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie B&#233;langer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biae106" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05034624v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonnier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez Laguna" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Francisco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Troispoux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunaux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17759" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915312v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chave" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Pouchon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uxue Suescun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lavergne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dick" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2414981" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652468v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta&#8208;yanes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M da Silva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine E Grueber" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo&#8208;reina" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria K&#246;pp&#228;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ele.14461" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Mastretta-Yanes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Su&#225;rez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Jordan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17161/bi.v18i.22332" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ancuta Fedorca" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Mergeay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adejoke O Akinyele" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamer Albayrak" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Biebach" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04684879v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz-Vinas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn E Shaw" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Castillo-Reina" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica M D A Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-024-01632-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04590931v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Gargiulo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Decroocq" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Paz&#8208;vinas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marc Aury" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.13691" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481636v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Tysklind" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barthe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-023-01633-7" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04481461v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Schmitt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Heuret" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Beraud" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Cazal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2313312121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884173v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2024.10.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03975071v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W Bruford" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Chris Funk" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Frankham" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-022-01492-0" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04399601v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Carneiro Muniz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santiago de Oliveira Buzatti" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires de Lemos-Filho" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Gon&#231;alves Nazareno" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad120" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04098805v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia B Carvalho" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Galindo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baruch Rinkevich" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Robakowski" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2022.109883" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rellstab" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Gugerli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Hanika" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.14231" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04107368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/conl.12953" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04286486v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Villa&#8208;mach&#237;o" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s &#193;lvarez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Nieto Feliner" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.17167" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772046v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmitt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Trueba" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coste" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Ducouret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.13395" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701232v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.187" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678273v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Eugenia Barrandeguy" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzal&#233;z-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11295-022-01550-1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03684009v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyn Jensen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David D&#237;ez-Del-Molino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thomas P. Gilbert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bertola" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Borges" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tree.2021.12.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03613326v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno H&#233;rault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16392" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963280v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Miguel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Rodr&#237;guez-Quil&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Hurel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Grivet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16367" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03603921v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Jos&#233; Gonzaga Pimenta" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Vargas Cruz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Gomes Rodrigues" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.8540" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338488v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16116" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03227188v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;rbara Sim&#245;es Santos Leal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Juliano Neves Chaves" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Araujo Graciano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boury" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Alberto Pillaca Huacre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41437-021-00442-9" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03306592v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Aitken" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Breed" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108906" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03357825v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael W. Bruford" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Galbusera" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Patrick Griffith" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biosci/biab054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231179v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Derroire" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00442-021-04939-2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03230524v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Laikre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul A Hohenlohe" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred W Allendorf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura D Bertola" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin F Breed" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10592-021-01359-w" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loredana Abbate" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Mercati" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Di Noto" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carimi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9081035" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02934625v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bruford" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine d'Urban Jackson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Lopes-Fernandes" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2020.108654" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993811v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Marden" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Abbott" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Austerlitz" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ortiz&#8208;barrientos" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Baucom" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15702" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02933675v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pires Lemos-Filho" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Augusta Souza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaela Cabral Marinho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Santiago Buzatti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcaa066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02434220v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Kattge" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Bonisch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra D&#237;az" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lavorel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Colin Prentice" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.14904" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03165123v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gernot Segelbacher" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Allendorf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abb2748" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02893119v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris D. Demenou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Migliore" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monthe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Ojeda" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2020.106854" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02536332v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Caron" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Scotti-Saintagne" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petronelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Engel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2020.1565" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02906073v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Doucet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hardy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosal&#237;a Pi&#241;eiro" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.00798" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701208v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Ducouret" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Baranger" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/oik.07488" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619793v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar M. Vargas" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Smith" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher W. Dick" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2019.02.020" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550760v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100078" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627203v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcz105" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619836v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Beghami" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2019.1553" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338479v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mairal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Caujap&#233;-Castells" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Pellissier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Ja&#233;n-Molina" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N &#193;lvarez" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/cv2019.23.004" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02480692v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra L. Goncalves" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a V. Garc&#237;a" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonz&#225;lez-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-019-0797-z" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626293v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli Caujap&#233;-Castells" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Pellissier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Ja&#233;n-Molina" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadir Alvarez" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy107" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512033v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason A. Holliday" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally N. Aitken" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janice E. K. Cooke" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13963" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603862v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nieto Feliner" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fuertes-Aguilar" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marques" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Moharrek" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2017.7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620461v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra C. Ley" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J. Hardy" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbi.12902" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603312v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B. Budde" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Navascu&#233;s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Burgarella" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mosca" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw286" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608324v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengfeng Wang" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba Balmori" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Birgit Budde" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Heer" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0182515" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605850v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Forrest" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvette Wilson" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Cano" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow002" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594493v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Macaya-Sanz" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorothea Lindtke" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni G. Vendramin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lexer" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13850" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602495v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Mette Tollefsrud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tor Myking" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rn Henrik S&#248;nsteb&#248;" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaidotas Lygis" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Mikko Hietala" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0167104" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637627v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Unger" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giuseppe Vendramin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Robledo-Arnuncio" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12333" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639284v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priciane Correa Ribeiro" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose P. Lemos-Filho" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata S. de Oliveira Buzatti" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria B. Lovato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12394" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633230v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ojeda" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose G. Segarra-Moragues" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-015-0539-8" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632139v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priciane C. Ribeiro" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus L. Souza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa A. C. Muller" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo A. Ellis" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.13312" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-N7SCM1KP-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512127v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Seoane Zonjic" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gonzalo Claros" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Gonzalez Martinez" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.12605" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330031v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Plomion" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bastien" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouffier" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle D&#233;jardin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0488-3" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640174v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pokorny" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricarda Riina" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Sanchez Meseguer" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Culshaw" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2015.00154" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635555v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Pablo Jaramillo-Correa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lepoittevin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Sebastiani" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.114.173252" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633567v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hern&#225;ndez-Serrano" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli G. Pausas" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12483" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637758v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dauby" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Duminil" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. K. Koffi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. St&#233;vart" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12724" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268780v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kallman" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Mita" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Larsson" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niclas Gyllenstrand" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095306" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634701v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duminil" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dauby" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Savolainen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier J Hardy" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084307" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634127v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lexer" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. O. W&#252;est" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mangili" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. N. St&#246;lting" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12870" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XZ0CL26C-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647413v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. B. Budde" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. J. Hardy" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2013.21" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648830v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Piotti" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Leonardi" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joukje Buiteveld" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Geburek" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0073391" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648791v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Born" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarina Budde" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasso Dainou" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2013.05.001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643692v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macaya-Sanz" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#243;pez-De-Heredia" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a I. De-Lucas" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hidalgo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2012.05619.x" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R05B9HXW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650041v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Guillaume Koffi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jans" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200041" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649890v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume K Koffi" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Debout" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000482" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651435v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Doumenge" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cruaud" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000220" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657794v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Carlos Santana" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Arranz" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rubio" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Martinez-Zapater" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665039v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goryslavets" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Risovanna" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Bacilieri" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Hausman" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3103/S0095452710020040" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662740v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bizoux" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mahy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04831.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3PB6LWJ9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666133v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouam&#233; Guillaume Koffi" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Onana" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gavory" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5091/plecevo.2010.433" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657924v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12042-010-9041-6" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664628v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Teufel" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Alia" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2699.2009.02223.x" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584152v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Doucet" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourland" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2010.04917.x" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KLLSVLXT-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657829v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael G. Albaladejo" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abelardo Aparicio" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04415.x" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DF06911DACDAE02DF36AC7E6707CFCBD73EFC39E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660290v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wahid" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Alia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Boulli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668142v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Bizoux" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Da&#239;nou" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04365.x" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8LSCT8DH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657789v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. De-Lucas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. G. Vendramin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2009.04372.x" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JLZDSQJN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657751v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. I. De Lucas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bravo" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5424/fs/2009181-01045" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655779v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svitlana Goryslavets" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hausman" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Risovanna" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668746v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1558-5646.2008.00506.x" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666444v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbar&#225;" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martinelli" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mayo" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Fay" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/hdy.2008.65" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661741v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao Dj&#232;" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ater" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lef&#232;bvre" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vekemans" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664322v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. C. Frantz" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pourtois Tigel" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schley" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. C. Flamand" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.03022.x" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W733BNS8-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665973v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele de Paoli" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K&#228;llman" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irena Jurman" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.106.065102" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667823v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carnevale" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fineschi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sebastiani" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Hausman" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-294X.2006.02897.x" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3P4P1DGT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676526v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;franclois Hausman" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Frascaria-Lacoste" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1554/03-512" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683134v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EUPH.0000047082.10626.cb" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TWH9VQVN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677611v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Charbonnel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fr&#233;ville" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/163.4.1467" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675959v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.&#8208;f. Hausman" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Palada" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682557v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsvetkov" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Vekemans" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1365-294x.2001.01300.x" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P8ZNCWK4-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699252v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s001220051371" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CDB32452A8E89674963345BEFF80049DDF382093/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05590513v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Champion" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Liza Bazzicalupo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302446v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Harribey" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja M. Westram" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiatong Cai" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Geue" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702065v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Buzan" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Vernesi" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04736343v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521033v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier-G&#233;r&#233;" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702058v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701980v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Garnier&#8208;g&#233;r&#233;" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04664198v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31926/evoltree.2023" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837405v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jehanne" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736394v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737357v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma Torroba-Balmori" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loureiro" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837406v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica El Mutjar" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791550v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741525v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rakotonandrasana" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andriamalala Rakotondrafara" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798941v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741590v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas L. Parchman" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800055v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743028v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew J. Eckert" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792563v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748065v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Jaramillo&#8208;correa" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Grivet" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sebastiani" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302436v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693713v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique S&#225;ez-Laguna" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04627693v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Westram" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786265v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948623v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788534v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Palma-Silva" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Araujo" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marccus Alves" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787987v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741611v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eligio Bossolini" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Caseys" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kessler" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831382v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfas Pliura" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808513v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dillon" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Gil" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.google.de/books?id=jjRS3tdd8OQC&amp;amp;pg=PA273&amp;amp;dq=%22Patterns+of+Nucleotide+Diversity+and+Association+Mapping%22&amp;amp;hl=fr&amp;amp;sa=X&amp;amp;ei=eUm5UqG5IM_Kswa0poEQ&amp;amp;ved=0CC8Q6AEwAA#v=onepage&amp;amp;q=%22Patterns%20of%20Nucleotide%20Diversity%20and%20Association%20Mapping%22&amp;amp;f=false" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713656v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.evolbiol.100664" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693730v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Hagenlocher" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04693723v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701117v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Saez-Laguna" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04700341v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Budde" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701090v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Doonan" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kb Budde" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Kosawang" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lobo" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Verbylaite" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338228v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788789v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03772083v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois de Geyer" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Launay" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02831564v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02790118v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05521174v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>