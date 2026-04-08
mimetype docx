--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Houssay-Holzschuch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies in/of translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammond Timur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Yimin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (2), pp.150-163. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.178364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom of our own: theorizing through teaching and learning at a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Forum: Urban Geography in Times of Crisis, 79 (3), pp.247-251. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-79-247-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hessek Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.62-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d’abord, ne pas nuire. (2) Diriger c’est enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d'abord, ne pas nuire. (1) État d'un champ de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Waters and Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.492-496. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20438206211030056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping you post-ed: Space-time regimes, metaphors, and post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.453-473. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2043820621992256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the provincial relevant? Embracing the provincialization of continental European geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (2), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-75-41-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Life of Urban Streetscapes: Naming, Politics, and Place - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAG Review of Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.257-259. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2325548X.2018.1514913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch this space! A Visual Essay on vacant land in Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 843, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say 'Yes!' to peer review: Open Access publishing and the need for mutual aid in academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Gahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (2), pp.185-188. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.66862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-­locating Public Space: Occupy Rondebosch Common, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X15603985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place naming as dispositif: Toward a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1134493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a social geography of emerging countries Introduction to the themed issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13287. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GugulethuTM: revolution for neoliberalism in a South African township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2013.770592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography after Babel - a view from the French province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-68-51-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace is a cup of coffee' : espaces publics dans Le Cap post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13054. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie sociale des pays émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13167. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En souvenir d’Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance émergente, nation adolescente : l'Afrique du Sud en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, Edition d'un dossier spécial. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.11989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality is timeless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie contestée à Potchefstroom / Tlokwe (Province du Nord-Ouest, Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette. Une Pietà sud-africaine, Soweto/Warwick, mai 2002, Ernest Pignon-Ernest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut de Géographie de Reims. Spatialités de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mall for all? Race and public space in post-apartheid Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cultural geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.351-379. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1474474009105052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie : formes et enjeux de la dénomination des territoires émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom des territoires ! Enjeux géographiques de la toponymie (numéro spécial sur la toponymie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomen est omen : Lectures des changement toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Madiba, Viva !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index6163.html. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de mots: les changements toponymiques sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (2), pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129-130, pp.145-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, les territoires et le politique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.695-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires protégées dans les recompositionsterritoriales africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.340-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloquence des cartes. De la défense du territoire national à la bataille de Bagdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.16162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial strategies of South African informal dwellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation, déségrégation, reségrégation dans les villes sud-africaines :Le cas de Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 379, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence sud-africaine. Essai d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 397 (7-8), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique, entre rêve et dignité. Essai sur la réécriture d'une mémoire urbaine en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107, pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métis au Cap : étude de deux problèmes identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spgeo.1999.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le passé, parler du passé : l'identité afrikaner chez Mark Behr et Antjie Krog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (99/1000), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espace métis, espace détruit, espace exemplaire : District Six, Cape Town »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Township à la ville... Nouveaux chemins de l'identité urbaine des Noirs sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mother City : une géographie historique de Cape Town, de la colonisation européenne à la veille de la ségrégation (1652-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en @frique. Recherche en Anthropologie et Histoire de l'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, http://www.mmsh.univ-aix.fr/iea/Clio/numero/3/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la réconciliation : presse et langage en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, mai, pp.90-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cité sans la ville : Tuléar, sud-ouest de Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des noms de lieux. Dénommer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Géographie et démographie - Géographie politique, 978-1-78948-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming. Naming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Giraut; Myriam Houssay-Holzschuch. ISTE Wiley, 2022, 9781789451153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de frontières, une enquête sud-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Ghermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2017, 978-2-917217-89-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de géographes sur l'Afrique du Sud pour des passeurs nommés Antheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echogéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2010, Port Folio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Houssay-Holzschuch. Echogéo, 13, septembre, 2010, dossier spécial d'Echogéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimondes. Espaces en marges, espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.141, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Deverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.288, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cap, ville sud-africaine : Ville blanche, vies noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies territoriales en Afrique du Sud, un essai de géographie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS, pp.104, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics of the World, Unite! On the Importance of Internationalism in Addressing Campus Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Bartolomeo, Lisa M.; Gannon, Kevin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Campus Crisis Toolkit. Strategies and Solidarity for the Rest of Us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, pp.257-265, 2026, 9798855805789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowball Fights &amp; Learning Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abegglen, Sandra; Menon, Annapurna; Costin, Kelsea; Neuhaus, Fabian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Wintering: Embracing Warmth, Inclusion, and Renewal in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedagogies for Social Justice Project/University of Westminster School of Architecture, Planning and Landscape/University of Calgary, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec « Anglo-saxon » : pour un multilinguisme critique en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Rippoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Penser la dimension spatiale des rapports sociaux et l’espace de la critique dans le champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.161-170, 2025, Géographie sociale, 9782753596672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public vu d'ailleurs : situer, décentrer, déplacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleury, Antoine; Guérin-Pace, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces publics urbains: penser, enquêter, fabriquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.51-62, 2022, Villes et Territoires, 978-2-86906-871-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegemony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Kobayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.357-362, 2020, 978-0-08-102296-2. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102295-5.10825-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface - Droit à la ville : sortir Marx de l’ombre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spire, Amandine; Morange, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et construire le droit à la ville : expériences au Sud. La dimension politique des pratiques cotadines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2020, 978-2-84016-357-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apartheid en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l'Afrique. De la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.84-85, 2019, Atlas/Mémoires, 978-2-7467-5114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du toponyme : la dimension politique de la territorialisation par la nomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme GONZALEZ; Stéphane PASQUALI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du Toponyme: une approche territoriale. Égypte &amp; Méditerranée antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Egypte Nilotique et Méditerranéenne, UMR 5140 ASM, CNRS, université Paul-Valéry Montpellier 3, pp.1-6, 2019, 978-2-9570450-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This project is…” : la capitale, projection publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sŏrabŏl. Des Capitales de la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - IEC, pp.167-171, 2018, 978-2-905358-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement, c’est quand, c’est où ? La rupture socio-politique dans l’approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Sanjuan; Michel Lesourd; Bernard Tallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-273, 2018, 978-2-343-15374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et conquérir (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature, l'autre frontière. Fronts écologiques au Sud (Afrique du Sud, Argentine, Chili)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11-13, 2017, 978-2-8076-0516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diss & Ditch? What to do with public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattias De Backer; Lucas Melgaço; Georgiana Varna; Francesca Menichelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Order and Conflict in Public Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.216-220, 2016, 9781317395522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mitchell et l'espace public - présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gintrac et Matthieu Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes contestées : pour une géographie critique de l'urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Prairies ordinaires, pp.307-312, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions récentes de la division sociale de l'espace dans deux villes globales du Sud, Shanghai et Le Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.61-78, 2014, Hommes et Sociétés, 9782811110543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de peuplement comme entreprises de catégorisation - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desage, Fabien; Morel Journel, Christel; Sala Pala, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town. Périphéries post-apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PRODIG, p. 79-92., 2011, Collection Grafigéo n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town, périphéries post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, Collection Grafigéo, pp.79-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurring the line: Privatisation and publicisation at the Victoria & Albert Waterfront, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénit-Gbaffou Claire, Fabiyi Seyi, Peyroux Elisabeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurisation des quartiers et gouvernance locale : Enjeux et défis pour les villes africaines (Afrique du Sud, Kenya, Mozambique, Namibie, Nigeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAS / Karthala, pp.269-288, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un morceau de territoire en quête de référence: le centre commercial dans les aires métropolitaines en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boujrouf S., Antheaume B., Giraut F., Landel P.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires à l'épreuve des normes: référents et innovations. Contributions croisées sud-africaines, françaises et marocaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayyad, Revues Montagnes méditerranéennes, pp.129-147, 2009, 978-9981-916-31-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la distance : terrains sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanjuan, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de terrain. Pratiques géographiques et aires culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-195, 2008, Géographie et Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie culturelle, émergence et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin, Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire culturelle du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions et Centre Culturel International de Cerisy-la-Salle, pp.237-247, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes et perversions : le township sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Fourcaut, Frédéric Dufaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des grands ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphys, pp.242-253, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de contrôle, espaces de subversion : les townships sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD Dominique, SEYSSET Maorie et WALTER Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage inachevé.. à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM-PRODIG, pp.401-406, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même drapeau que les John Frum : églises de Sion en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B. comme Big Man, Hommage à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, pp.83-88, 1998, numéro spécial de Grafigéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Gelézeau Valérie, Joinau Benjamin (Dir.), 2021, Faire du terrain en Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie des espaces publics dans les pays intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Géophile. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire volé, une géographie culturelle des quartiers noirs de Cape Town (Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Sorbonne - Paris IV, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing boundaries : – tome 1 : itinéraire scientifique ; tome 2 : publications ; tome 3 : Vivre ensemble dans l'Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00542013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Houssay-Holzschuch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies in/of translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammond Timur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Yimin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (2), pp.150-163. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.178364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hessek Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.62-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom of our own: theorizing through teaching and learning at a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Forum: Urban Geography in Times of Crisis, 79 (3), pp.247-251. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-79-247-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d’abord, ne pas nuire. (2) Diriger c’est enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d'abord, ne pas nuire. (1) État d'un champ de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Waters and Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.492-496. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20438206211030056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping you post-ed: Space-time regimes, metaphors, and post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.453-473. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2043820621992256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the provincial relevant? Embracing the provincialization of continental European geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (2), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-75-41-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch this space! A Visual Essay on vacant land in Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 843, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Life of Urban Streetscapes: Naming, Politics, and Place - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAG Review of Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.257-259. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2325548X.2018.1514913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say 'Yes!' to peer review: Open Access publishing and the need for mutual aid in academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Gahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (2), pp.185-188. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.66862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-­locating Public Space: Occupy Rondebosch Common, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X15603985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place naming as dispositif: Toward a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1134493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GugulethuTM: revolution for neoliberalism in a South African township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2013.770592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography after Babel - a view from the French province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-68-51-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a social geography of emerging countries Introduction to the themed issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13287. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace is a cup of coffee' : espaces publics dans Le Cap post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13054. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie sociale des pays émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13167. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En souvenir d’Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance émergente, nation adolescente : l'Afrique du Sud en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, Edition d'un dossier spécial. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.11989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality is timeless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie contestée à Potchefstroom / Tlokwe (Province du Nord-Ouest, Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette. Une Pietà sud-africaine, Soweto/Warwick, mai 2002, Ernest Pignon-Ernest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut de Géographie de Reims. Spatialités de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mall for all? Race and public space in post-apartheid Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cultural geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.351-379. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1474474009105052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie : formes et enjeux de la dénomination des territoires émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom des territoires ! Enjeux géographiques de la toponymie (numéro spécial sur la toponymie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomen est omen : Lectures des changement toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Madiba, Viva !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index6163.html. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de mots: les changements toponymiques sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (2), pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129-130, pp.145-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, les territoires et le politique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.695-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires protégées dans les recompositionsterritoriales africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.340-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloquence des cartes. De la défense du territoire national à la bataille de Bagdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.16162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial strategies of South African informal dwellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation, déségrégation, reségrégation dans les villes sud-africaines :Le cas de Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 379, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence sud-africaine. Essai d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 397 (7-8), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique, entre rêve et dignité. Essai sur la réécriture d'une mémoire urbaine en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107, pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métis au Cap : étude de deux problèmes identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spgeo.1999.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le passé, parler du passé : l'identité afrikaner chez Mark Behr et Antjie Krog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (99/1000), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espace métis, espace détruit, espace exemplaire : District Six, Cape Town »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Township à la ville... Nouveaux chemins de l'identité urbaine des Noirs sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mother City : une géographie historique de Cape Town, de la colonisation européenne à la veille de la ségrégation (1652-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en @frique. Recherche en Anthropologie et Histoire de l'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, http://www.mmsh.univ-aix.fr/iea/Clio/numero/3/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la réconciliation : presse et langage en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, mai, pp.90-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cité sans la ville : Tuléar, sud-ouest de Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des noms de lieux. Dénommer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Géographie et démographie - Géographie politique, 978-1-78948-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming. Naming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Giraut; Myriam Houssay-Holzschuch. ISTE Wiley, 2022, 9781789451153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de frontières, une enquête sud-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Ghermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2017, 978-2-917217-89-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de géographes sur l'Afrique du Sud pour des passeurs nommés Antheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echogéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2010, Port Folio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Houssay-Holzschuch. Echogéo, 13, septembre, 2010, dossier spécial d'Echogéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimondes. Espaces en marges, espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.141, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Deverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.288, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cap, ville sud-africaine : Ville blanche, vies noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies territoriales en Afrique du Sud, un essai de géographie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS, pp.104, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics of the World, Unite! On the Importance of Internationalism in Addressing Campus Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Bartolomeo, Lisa M.; Gannon, Kevin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Campus Crisis Toolkit. Strategies and Solidarity for the Rest of Us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, pp.257-265, 2026, 9798855805789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec « Anglo-saxon » : pour un multilinguisme critique en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Rippoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Penser la dimension spatiale des rapports sociaux et l’espace de la critique dans le champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.161-170, 2025, Géographie sociale, 9782753596672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowball Fights &amp; Learning Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abegglen, Sandra; Menon, Annapurna; Costin, Kelsea; Neuhaus, Fabian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Wintering: Embracing Warmth, Inclusion, and Renewal in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedagogies for Social Justice Project/University of Westminster School of Architecture, Planning and Landscape/University of Calgary, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public vu d'ailleurs : situer, décentrer, déplacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleury, Antoine; Guérin-Pace, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces publics urbains: penser, enquêter, fabriquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.51-62, 2022, Villes et Territoires, 978-2-86906-871-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegemony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Kobayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.357-362, 2020, 978-0-08-102296-2. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102295-5.10825-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface - Droit à la ville : sortir Marx de l’ombre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spire, Amandine; Morange, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et construire le droit à la ville : expériences au Sud. La dimension politique des pratiques cotadines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2020, 978-2-84016-357-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apartheid en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l'Afrique. De la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.84-85, 2019, Atlas/Mémoires, 978-2-7467-5114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du toponyme : la dimension politique de la territorialisation par la nomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme GONZALEZ; Stéphane PASQUALI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du Toponyme: une approche territoriale. Égypte &amp; Méditerranée antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Egypte Nilotique et Méditerranéenne, UMR 5140 ASM, CNRS, université Paul-Valéry Montpellier 3, pp.1-6, 2019, 978-2-9570450-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement, c’est quand, c’est où ? La rupture socio-politique dans l’approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Sanjuan; Michel Lesourd; Bernard Tallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-273, 2018, 978-2-343-15374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This project is…” : la capitale, projection publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sŏrabŏl. Des Capitales de la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - IEC, pp.167-171, 2018, 978-2-905358-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et conquérir (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature, l'autre frontière. Fronts écologiques au Sud (Afrique du Sud, Argentine, Chili)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11-13, 2017, 978-2-8076-0516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diss & Ditch? What to do with public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattias De Backer; Lucas Melgaço; Georgiana Varna; Francesca Menichelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Order and Conflict in Public Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.216-220, 2016, 9781317395522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions récentes de la division sociale de l'espace dans deux villes globales du Sud, Shanghai et Le Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.61-78, 2014, Hommes et Sociétés, 9782811110543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de peuplement comme entreprises de catégorisation - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desage, Fabien; Morel Journel, Christel; Sala Pala, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mitchell et l'espace public - présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gintrac et Matthieu Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes contestées : pour une géographie critique de l'urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Prairies ordinaires, pp.307-312, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town. Périphéries post-apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PRODIG, p. 79-92., 2011, Collection Grafigéo n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town, périphéries post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, Collection Grafigéo, pp.79-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurring the line: Privatisation and publicisation at the Victoria & Albert Waterfront, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénit-Gbaffou Claire, Fabiyi Seyi, Peyroux Elisabeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurisation des quartiers et gouvernance locale : Enjeux et défis pour les villes africaines (Afrique du Sud, Kenya, Mozambique, Namibie, Nigeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAS / Karthala, pp.269-288, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un morceau de territoire en quête de référence: le centre commercial dans les aires métropolitaines en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boujrouf S., Antheaume B., Giraut F., Landel P.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires à l'épreuve des normes: référents et innovations. Contributions croisées sud-africaines, françaises et marocaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayyad, Revues Montagnes méditerranéennes, pp.129-147, 2009, 978-9981-916-31-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la distance : terrains sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanjuan, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de terrain. Pratiques géographiques et aires culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-195, 2008, Géographie et Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie culturelle, émergence et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin, Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire culturelle du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions et Centre Culturel International de Cerisy-la-Salle, pp.237-247, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes et perversions : le township sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Fourcaut, Frédéric Dufaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des grands ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphys, pp.242-253, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même drapeau que les John Frum : églises de Sion en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B. comme Big Man, Hommage à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, pp.83-88, 1998, numéro spécial de Grafigéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de contrôle, espaces de subversion : les townships sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD Dominique, SEYSSET Maorie et WALTER Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage inachevé.. à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM-PRODIG, pp.401-406, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Gelézeau Valérie, Joinau Benjamin (Dir.), 2021, Faire du terrain en Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie des espaces publics dans les pays intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Géophile. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire volé, une géographie culturelle des quartiers noirs de Cape Town (Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Sorbonne - Paris IV, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing boundaries : – tome 1 : itinéraire scientifique ; tome 2 : publications ; tome 3 : Vivre ensemble dans l'Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00542013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammond Timur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koopman Sara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Placial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yimin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.178364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-247-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438206211030056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2043820621992256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-75-41-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2018.1514913" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Springer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.66862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X15603985" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1134493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Teppo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2013.770592" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11989" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474474009105052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.6163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1999.1239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Basso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuella-editions.fr/livre/histoires-de-frontieres-une-enquete-sud-africaine.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echogeo.revues.org/12054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186920v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Deverin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102295-5.10825-X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padovani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542013v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammond Timur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koopman Sara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Placial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yimin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.178364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-247-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438206211030056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2043820621992256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-75-41-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2018.1514913" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Springer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.66862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X15603985" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1134493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Teppo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2013.770592" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13287" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11989" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474474009105052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.6163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1999.1239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Basso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuella-editions.fr/livre/histoires-de-frontieres-une-enquete-sud-africaine.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echogeo.revues.org/12054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186920v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Deverin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102295-5.10825-X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padovani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542013v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>