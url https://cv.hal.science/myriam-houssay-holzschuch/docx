--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Houssay-Holzschuch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies in/of translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammond Timur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Yimin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (2), pp.150-163. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.178364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hessek Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.62-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom of our own: theorizing through teaching and learning at a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Forum: Urban Geography in Times of Crisis, 79 (3), pp.247-251. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-79-247-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d’abord, ne pas nuire. (2) Diriger c’est enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d'abord, ne pas nuire. (1) État d'un champ de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Waters and Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.492-496. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20438206211030056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping you post-ed: Space-time regimes, metaphors, and post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.453-473. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2043820621992256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the provincial relevant? Embracing the provincialization of continental European geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (2), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-75-41-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch this space! A Visual Essay on vacant land in Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 843, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Life of Urban Streetscapes: Naming, Politics, and Place - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAG Review of Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.257-259. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2325548X.2018.1514913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say 'Yes!' to peer review: Open Access publishing and the need for mutual aid in academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Gahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (2), pp.185-188. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.66862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-­locating Public Space: Occupy Rondebosch Common, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X15603985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place naming as dispositif: Toward a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1134493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GugulethuTM: revolution for neoliberalism in a South African township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2013.770592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography after Babel - a view from the French province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-68-51-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a social geography of emerging countries Introduction to the themed issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13287. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace is a cup of coffee' : espaces publics dans Le Cap post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13054. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie sociale des pays émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13167. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En souvenir d’Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance émergente, nation adolescente : l'Afrique du Sud en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, Edition d'un dossier spécial. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.11989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality is timeless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie contestée à Potchefstroom / Tlokwe (Province du Nord-Ouest, Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette. Une Pietà sud-africaine, Soweto/Warwick, mai 2002, Ernest Pignon-Ernest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut de Géographie de Reims. Spatialités de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mall for all? Race and public space in post-apartheid Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cultural geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.351-379. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1474474009105052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie : formes et enjeux de la dénomination des territoires émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom des territoires ! Enjeux géographiques de la toponymie (numéro spécial sur la toponymie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomen est omen : Lectures des changement toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Madiba, Viva !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index6163.html. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de mots: les changements toponymiques sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (2), pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129-130, pp.145-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, les territoires et le politique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.695-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires protégées dans les recompositionsterritoriales africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.340-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloquence des cartes. De la défense du territoire national à la bataille de Bagdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.16162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial strategies of South African informal dwellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation, déségrégation, reségrégation dans les villes sud-africaines :Le cas de Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 379, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence sud-africaine. Essai d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 397 (7-8), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique, entre rêve et dignité. Essai sur la réécriture d'une mémoire urbaine en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107, pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métis au Cap : étude de deux problèmes identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spgeo.1999.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le passé, parler du passé : l'identité afrikaner chez Mark Behr et Antjie Krog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (99/1000), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espace métis, espace détruit, espace exemplaire : District Six, Cape Town »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Township à la ville... Nouveaux chemins de l'identité urbaine des Noirs sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mother City : une géographie historique de Cape Town, de la colonisation européenne à la veille de la ségrégation (1652-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en @frique. Recherche en Anthropologie et Histoire de l'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, http://www.mmsh.univ-aix.fr/iea/Clio/numero/3/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la réconciliation : presse et langage en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, mai, pp.90-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cité sans la ville : Tuléar, sud-ouest de Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des noms de lieux. Dénommer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Géographie et démographie - Géographie politique, 978-1-78948-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming. Naming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Giraut; Myriam Houssay-Holzschuch. ISTE Wiley, 2022, 9781789451153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de frontières, une enquête sud-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Ghermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2017, 978-2-917217-89-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de géographes sur l'Afrique du Sud pour des passeurs nommés Antheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echogéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2010, Port Folio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Houssay-Holzschuch. Echogéo, 13, septembre, 2010, dossier spécial d'Echogéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimondes. Espaces en marges, espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.141, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Deverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.288, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cap, ville sud-africaine : Ville blanche, vies noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies territoriales en Afrique du Sud, un essai de géographie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS, pp.104, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics of the World, Unite! On the Importance of Internationalism in Addressing Campus Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Bartolomeo, Lisa M.; Gannon, Kevin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Campus Crisis Toolkit. Strategies and Solidarity for the Rest of Us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, pp.257-265, 2026, 9798855805789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec « Anglo-saxon » : pour un multilinguisme critique en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Rippoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Penser la dimension spatiale des rapports sociaux et l’espace de la critique dans le champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.161-170, 2025, Géographie sociale, 9782753596672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowball Fights &amp; Learning Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abegglen, Sandra; Menon, Annapurna; Costin, Kelsea; Neuhaus, Fabian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Wintering: Embracing Warmth, Inclusion, and Renewal in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedagogies for Social Justice Project/University of Westminster School of Architecture, Planning and Landscape/University of Calgary, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public vu d'ailleurs : situer, décentrer, déplacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleury, Antoine; Guérin-Pace, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces publics urbains: penser, enquêter, fabriquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.51-62, 2022, Villes et Territoires, 978-2-86906-871-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegemony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Kobayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.357-362, 2020, 978-0-08-102296-2. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102295-5.10825-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface - Droit à la ville : sortir Marx de l’ombre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spire, Amandine; Morange, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et construire le droit à la ville : expériences au Sud. La dimension politique des pratiques cotadines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2020, 978-2-84016-357-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apartheid en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l'Afrique. De la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.84-85, 2019, Atlas/Mémoires, 978-2-7467-5114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du toponyme : la dimension politique de la territorialisation par la nomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme GONZALEZ; Stéphane PASQUALI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du Toponyme: une approche territoriale. Égypte &amp; Méditerranée antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Egypte Nilotique et Méditerranéenne, UMR 5140 ASM, CNRS, université Paul-Valéry Montpellier 3, pp.1-6, 2019, 978-2-9570450-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement, c’est quand, c’est où ? La rupture socio-politique dans l’approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Sanjuan; Michel Lesourd; Bernard Tallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-273, 2018, 978-2-343-15374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This project is…” : la capitale, projection publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sŏrabŏl. Des Capitales de la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - IEC, pp.167-171, 2018, 978-2-905358-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et conquérir (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature, l'autre frontière. Fronts écologiques au Sud (Afrique du Sud, Argentine, Chili)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11-13, 2017, 978-2-8076-0516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diss & Ditch? What to do with public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattias De Backer; Lucas Melgaço; Georgiana Varna; Francesca Menichelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Order and Conflict in Public Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.216-220, 2016, 9781317395522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions récentes de la division sociale de l'espace dans deux villes globales du Sud, Shanghai et Le Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.61-78, 2014, Hommes et Sociétés, 9782811110543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de peuplement comme entreprises de catégorisation - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desage, Fabien; Morel Journel, Christel; Sala Pala, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mitchell et l'espace public - présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gintrac et Matthieu Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes contestées : pour une géographie critique de l'urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Prairies ordinaires, pp.307-312, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town. Périphéries post-apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PRODIG, p. 79-92., 2011, Collection Grafigéo n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town, périphéries post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, Collection Grafigéo, pp.79-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurring the line: Privatisation and publicisation at the Victoria & Albert Waterfront, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénit-Gbaffou Claire, Fabiyi Seyi, Peyroux Elisabeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurisation des quartiers et gouvernance locale : Enjeux et défis pour les villes africaines (Afrique du Sud, Kenya, Mozambique, Namibie, Nigeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAS / Karthala, pp.269-288, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un morceau de territoire en quête de référence: le centre commercial dans les aires métropolitaines en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boujrouf S., Antheaume B., Giraut F., Landel P.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires à l'épreuve des normes: référents et innovations. Contributions croisées sud-africaines, françaises et marocaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayyad, Revues Montagnes méditerranéennes, pp.129-147, 2009, 978-9981-916-31-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la distance : terrains sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanjuan, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de terrain. Pratiques géographiques et aires culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-195, 2008, Géographie et Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie culturelle, émergence et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin, Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire culturelle du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions et Centre Culturel International de Cerisy-la-Salle, pp.237-247, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes et perversions : le township sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Fourcaut, Frédéric Dufaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des grands ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphys, pp.242-253, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même drapeau que les John Frum : églises de Sion en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B. comme Big Man, Hommage à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, pp.83-88, 1998, numéro spécial de Grafigéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de contrôle, espaces de subversion : les townships sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD Dominique, SEYSSET Maorie et WALTER Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage inachevé.. à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM-PRODIG, pp.401-406, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Gelézeau Valérie, Joinau Benjamin (Dir.), 2021, Faire du terrain en Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie des espaces publics dans les pays intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Géophile. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire volé, une géographie culturelle des quartiers noirs de Cape Town (Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Sorbonne - Paris IV, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing boundaries : – tome 1 : itinéraire scientifique ; tome 2 : publications ; tome 3 : Vivre ensemble dans l'Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00542013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Houssay-Holzschuch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies in/of translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammond Timur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Yimin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (2), pp.150-163. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.178364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hessek Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.62-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom of our own: theorizing through teaching and learning at a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Forum: Urban Geography in Times of Crisis, 79 (3), pp.247-251. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-79-247-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d’abord, ne pas nuire. (2) Diriger c’est enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d'abord, ne pas nuire. (1) État d'un champ de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Waters and Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.492-496. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20438206211030056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping you post-ed: Space-time regimes, metaphors, and post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.453-473. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2043820621992256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the provincial relevant? Embracing the provincialization of continental European geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (2), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-75-41-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch this space! A Visual Essay on vacant land in Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 843, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Life of Urban Streetscapes: Naming, Politics, and Place - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAG Review of Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.257-259. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2325548X.2018.1514913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say 'Yes!' to peer review: Open Access publishing and the need for mutual aid in academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Gahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (2), pp.185-188. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.66862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-­locating Public Space: Occupy Rondebosch Common, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X15603985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place naming as dispositif: Toward a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1134493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GugulethuTM: revolution for neoliberalism in a South African township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2013.770592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography after Babel - a view from the French province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-68-51-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a social geography of emerging countries Introduction to the themed issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13287. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace is a cup of coffee' : espaces publics dans Le Cap post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13054. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie sociale des pays émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13167. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En souvenir d’Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance émergente, nation adolescente : l'Afrique du Sud en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, Edition d'un dossier spécial. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.11989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality is timeless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie contestée à Potchefstroom / Tlokwe (Province du Nord-Ouest, Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette. Une Pietà sud-africaine, Soweto/Warwick, mai 2002, Ernest Pignon-Ernest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut de Géographie de Reims. Spatialités de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mall for all? Race and public space in post-apartheid Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cultural geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.351-379. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1474474009105052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom des territoires ! Enjeux géographiques de la toponymie (numéro spécial sur la toponymie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie : formes et enjeux de la dénomination des territoires émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomen est omen : Lectures des changement toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Madiba, Viva !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index6163.html. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de mots: les changements toponymiques sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (2), pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129-130, pp.145-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, les territoires et le politique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.695-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires protégées dans les recompositionsterritoriales africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.340-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloquence des cartes. De la défense du territoire national à la bataille de Bagdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.16162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation, déségrégation, reségrégation dans les villes sud-africaines :Le cas de Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 379, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial strategies of South African informal dwellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence sud-africaine. Essai d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 397 (7-8), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique, entre rêve et dignité. Essai sur la réécriture d'une mémoire urbaine en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107, pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métis au Cap : étude de deux problèmes identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spgeo.1999.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le passé, parler du passé : l'identité afrikaner chez Mark Behr et Antjie Krog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (99/1000), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espace métis, espace détruit, espace exemplaire : District Six, Cape Town »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Township à la ville... Nouveaux chemins de l'identité urbaine des Noirs sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mother City : une géographie historique de Cape Town, de la colonisation européenne à la veille de la ségrégation (1652-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en @frique. Recherche en Anthropologie et Histoire de l'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, http://www.mmsh.univ-aix.fr/iea/Clio/numero/3/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la réconciliation : presse et langage en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, mai, pp.90-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cité sans la ville : Tuléar, sud-ouest de Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des noms de lieux. Dénommer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Géographie et démographie - Géographie politique, 978-1-78948-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming. Naming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Giraut; Myriam Houssay-Holzschuch. ISTE Wiley, 2022, 9781789451153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de frontières, une enquête sud-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Ghermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2017, 978-2-917217-89-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de géographes sur l'Afrique du Sud pour des passeurs nommés Antheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echogéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2010, Port Folio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Houssay-Holzschuch. Echogéo, 13, septembre, 2010, dossier spécial d'Echogéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimondes. Espaces en marges, espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.141, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Deverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.288, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cap, ville sud-africaine : Ville blanche, vies noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies territoriales en Afrique du Sud, un essai de géographie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS, pp.104, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics of the World, Unite! On the Importance of Internationalism in Addressing Campus Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Bartolomeo, Lisa M.; Gannon, Kevin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Campus Crisis Toolkit. Strategies and Solidarity for the Rest of Us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, pp.257-265, 2026, 9798855805789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowball Fights &amp; Learning Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abegglen, Sandra; Menon, Annapurna; Costin, Kelsea; Neuhaus, Fabian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Wintering: Embracing Warmth, Inclusion, and Renewal in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedagogies for Social Justice Project/University of Westminster School of Architecture, Planning and Landscape/University of Calgary, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec « Anglo-saxon » : pour un multilinguisme critique en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Rippoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Penser la dimension spatiale des rapports sociaux et l’espace de la critique dans le champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.161-170, 2025, Géographie sociale, 9782753596672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public vu d'ailleurs : situer, décentrer, déplacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleury, Antoine; Guérin-Pace, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces publics urbains: penser, enquêter, fabriquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.51-62, 2022, Villes et Territoires, 978-2-86906-871-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegemony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Kobayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.357-362, 2020, 978-0-08-102296-2. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102295-5.10825-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface - Droit à la ville : sortir Marx de l’ombre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spire, Amandine; Morange, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et construire le droit à la ville : expériences au Sud. La dimension politique des pratiques cotadines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2020, 978-2-84016-357-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apartheid en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l'Afrique. De la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.84-85, 2019, Atlas/Mémoires, 978-2-7467-5114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du toponyme : la dimension politique de la territorialisation par la nomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme GONZALEZ; Stéphane PASQUALI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du Toponyme: une approche territoriale. Égypte &amp; Méditerranée antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Egypte Nilotique et Méditerranéenne, UMR 5140 ASM, CNRS, université Paul-Valéry Montpellier 3, pp.1-6, 2019, 978-2-9570450-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement, c’est quand, c’est où ? La rupture socio-politique dans l’approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Sanjuan; Michel Lesourd; Bernard Tallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-273, 2018, 978-2-343-15374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This project is…” : la capitale, projection publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sŏrabŏl. Des Capitales de la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - IEC, pp.167-171, 2018, 978-2-905358-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et conquérir (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature, l'autre frontière. Fronts écologiques au Sud (Afrique du Sud, Argentine, Chili)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11-13, 2017, 978-2-8076-0516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diss & Ditch? What to do with public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattias De Backer; Lucas Melgaço; Georgiana Varna; Francesca Menichelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Order and Conflict in Public Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.216-220, 2016, 9781317395522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions récentes de la division sociale de l'espace dans deux villes globales du Sud, Shanghai et Le Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.61-78, 2014, Hommes et Sociétés, 9782811110543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de peuplement comme entreprises de catégorisation - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desage, Fabien; Morel Journel, Christel; Sala Pala, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mitchell et l'espace public - présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gintrac et Matthieu Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes contestées : pour une géographie critique de l'urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Prairies ordinaires, pp.307-312, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town. Périphéries post-apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PRODIG, p. 79-92., 2011, Collection Grafigéo n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town, périphéries post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, Collection Grafigéo, pp.79-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurring the line: Privatisation and publicisation at the Victoria & Albert Waterfront, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénit-Gbaffou Claire, Fabiyi Seyi, Peyroux Elisabeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurisation des quartiers et gouvernance locale : Enjeux et défis pour les villes africaines (Afrique du Sud, Kenya, Mozambique, Namibie, Nigeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAS / Karthala, pp.269-288, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un morceau de territoire en quête de référence: le centre commercial dans les aires métropolitaines en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boujrouf S., Antheaume B., Giraut F., Landel P.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires à l'épreuve des normes: référents et innovations. Contributions croisées sud-africaines, françaises et marocaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayyad, Revues Montagnes méditerranéennes, pp.129-147, 2009, 978-9981-916-31-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la distance : terrains sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanjuan, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de terrain. Pratiques géographiques et aires culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-195, 2008, Géographie et Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie culturelle, émergence et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin, Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire culturelle du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions et Centre Culturel International de Cerisy-la-Salle, pp.237-247, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes et perversions : le township sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Fourcaut, Frédéric Dufaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des grands ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphys, pp.242-253, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même drapeau que les John Frum : églises de Sion en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B. comme Big Man, Hommage à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, pp.83-88, 1998, numéro spécial de Grafigéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de contrôle, espaces de subversion : les townships sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD Dominique, SEYSSET Maorie et WALTER Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage inachevé.. à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM-PRODIG, pp.401-406, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Gelézeau Valérie, Joinau Benjamin (Dir.), 2021, Faire du terrain en Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie des espaces publics dans les pays intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Géophile. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire volé, une géographie culturelle des quartiers noirs de Cape Town (Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Sorbonne - Paris IV, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing boundaries : – tome 1 : itinéraire scientifique ; tome 2 : publications ; tome 3 : Vivre ensemble dans l'Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00542013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammond Timur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koopman Sara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Placial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yimin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.178364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-247-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438206211030056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2043820621992256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-75-41-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2018.1514913" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Springer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.66862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X15603985" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1134493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Teppo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2013.770592" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13287" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11989" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474474009105052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.6163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186918v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185714v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1999.1239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Basso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuella-editions.fr/livre/histoires-de-frontieres-une-enquete-sud-africaine.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echogeo.revues.org/12054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186920v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Deverin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957261v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506002v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102295-5.10825-X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padovani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542013v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammond Timur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koopman Sara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Placial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yimin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.178364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-247-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438206211030056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2043820621992256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-75-41-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2018.1514913" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Springer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.66862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X15603985" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1134493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Teppo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2013.770592" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13287" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11989" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474474009105052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.6163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1999.1239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Basso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuella-editions.fr/livre/histoires-de-frontieres-une-enquete-sud-africaine.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echogeo.revues.org/12054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186920v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Deverin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102295-5.10825-X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padovani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542013v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>