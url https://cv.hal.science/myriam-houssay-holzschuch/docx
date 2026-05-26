--- v2 (2026-05-01)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Houssay-Holzschuch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies in/of translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammond Timur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Yimin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (2), pp.150-163. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.178364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hessek Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.62-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom of our own: theorizing through teaching and learning at a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Forum: Urban Geography in Times of Crisis, 79 (3), pp.247-251. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-79-247-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d’abord, ne pas nuire. (2) Diriger c’est enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d'abord, ne pas nuire. (1) État d'un champ de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Waters and Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.492-496. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20438206211030056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping you post-ed: Space-time regimes, metaphors, and post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.453-473. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2043820621992256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the provincial relevant? Embracing the provincialization of continental European geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (2), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-75-41-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch this space! A Visual Essay on vacant land in Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 843, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Life of Urban Streetscapes: Naming, Politics, and Place - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAG Review of Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.257-259. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2325548X.2018.1514913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say 'Yes!' to peer review: Open Access publishing and the need for mutual aid in academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Gahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (2), pp.185-188. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.66862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-­locating Public Space: Occupy Rondebosch Common, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X15603985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place naming as dispositif: Toward a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1134493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GugulethuTM: revolution for neoliberalism in a South African township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2013.770592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography after Babel - a view from the French province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-68-51-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a social geography of emerging countries Introduction to the themed issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13287. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace is a cup of coffee' : espaces publics dans Le Cap post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13054. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie sociale des pays émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13167. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En souvenir d’Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance émergente, nation adolescente : l'Afrique du Sud en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, Edition d'un dossier spécial. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.11989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality is timeless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie contestée à Potchefstroom / Tlokwe (Province du Nord-Ouest, Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette. Une Pietà sud-africaine, Soweto/Warwick, mai 2002, Ernest Pignon-Ernest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut de Géographie de Reims. Spatialités de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mall for all? Race and public space in post-apartheid Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cultural geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.351-379. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1474474009105052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom des territoires ! Enjeux géographiques de la toponymie (numéro spécial sur la toponymie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie : formes et enjeux de la dénomination des territoires émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomen est omen : Lectures des changement toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Madiba, Viva !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index6163.html. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de mots: les changements toponymiques sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (2), pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129-130, pp.145-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, les territoires et le politique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.695-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires protégées dans les recompositionsterritoriales africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.340-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloquence des cartes. De la défense du territoire national à la bataille de Bagdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.16162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation, déségrégation, reségrégation dans les villes sud-africaines :Le cas de Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 379, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial strategies of South African informal dwellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence sud-africaine. Essai d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 397 (7-8), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique, entre rêve et dignité. Essai sur la réécriture d'une mémoire urbaine en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107, pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métis au Cap : étude de deux problèmes identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spgeo.1999.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le passé, parler du passé : l'identité afrikaner chez Mark Behr et Antjie Krog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (99/1000), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espace métis, espace détruit, espace exemplaire : District Six, Cape Town »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Township à la ville... Nouveaux chemins de l'identité urbaine des Noirs sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mother City : une géographie historique de Cape Town, de la colonisation européenne à la veille de la ségrégation (1652-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en @frique. Recherche en Anthropologie et Histoire de l'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, http://www.mmsh.univ-aix.fr/iea/Clio/numero/3/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la réconciliation : presse et langage en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, mai, pp.90-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cité sans la ville : Tuléar, sud-ouest de Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des noms de lieux. Dénommer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Géographie et démographie - Géographie politique, 978-1-78948-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming. Naming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Giraut; Myriam Houssay-Holzschuch. ISTE Wiley, 2022, 9781789451153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de frontières, une enquête sud-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Ghermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2017, 978-2-917217-89-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de géographes sur l'Afrique du Sud pour des passeurs nommés Antheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echogéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2010, Port Folio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Houssay-Holzschuch. Echogéo, 13, septembre, 2010, dossier spécial d'Echogéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimondes. Espaces en marges, espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.141, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Deverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.288, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cap, ville sud-africaine : Ville blanche, vies noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies territoriales en Afrique du Sud, un essai de géographie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS, pp.104, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics of the World, Unite! On the Importance of Internationalism in Addressing Campus Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Bartolomeo, Lisa M.; Gannon, Kevin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Campus Crisis Toolkit. Strategies and Solidarity for the Rest of Us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, pp.257-265, 2026, 9798855805789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowball Fights &amp; Learning Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abegglen, Sandra; Menon, Annapurna; Costin, Kelsea; Neuhaus, Fabian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Wintering: Embracing Warmth, Inclusion, and Renewal in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedagogies for Social Justice Project/University of Westminster School of Architecture, Planning and Landscape/University of Calgary, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec « Anglo-saxon » : pour un multilinguisme critique en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Rippoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Penser la dimension spatiale des rapports sociaux et l’espace de la critique dans le champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.161-170, 2025, Géographie sociale, 9782753596672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public vu d'ailleurs : situer, décentrer, déplacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleury, Antoine; Guérin-Pace, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces publics urbains: penser, enquêter, fabriquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.51-62, 2022, Villes et Territoires, 978-2-86906-871-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegemony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Kobayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.357-362, 2020, 978-0-08-102296-2. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102295-5.10825-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface - Droit à la ville : sortir Marx de l’ombre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spire, Amandine; Morange, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et construire le droit à la ville : expériences au Sud. La dimension politique des pratiques cotadines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2020, 978-2-84016-357-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apartheid en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l'Afrique. De la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.84-85, 2019, Atlas/Mémoires, 978-2-7467-5114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du toponyme : la dimension politique de la territorialisation par la nomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme GONZALEZ; Stéphane PASQUALI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du Toponyme: une approche territoriale. Égypte &amp; Méditerranée antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Egypte Nilotique et Méditerranéenne, UMR 5140 ASM, CNRS, université Paul-Valéry Montpellier 3, pp.1-6, 2019, 978-2-9570450-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement, c’est quand, c’est où ? La rupture socio-politique dans l’approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Sanjuan; Michel Lesourd; Bernard Tallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-273, 2018, 978-2-343-15374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This project is…” : la capitale, projection publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sŏrabŏl. Des Capitales de la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - IEC, pp.167-171, 2018, 978-2-905358-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et conquérir (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature, l'autre frontière. Fronts écologiques au Sud (Afrique du Sud, Argentine, Chili)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11-13, 2017, 978-2-8076-0516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diss & Ditch? What to do with public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattias De Backer; Lucas Melgaço; Georgiana Varna; Francesca Menichelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Order and Conflict in Public Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.216-220, 2016, 9781317395522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions récentes de la division sociale de l'espace dans deux villes globales du Sud, Shanghai et Le Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.61-78, 2014, Hommes et Sociétés, 9782811110543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de peuplement comme entreprises de catégorisation - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desage, Fabien; Morel Journel, Christel; Sala Pala, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mitchell et l'espace public - présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gintrac et Matthieu Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes contestées : pour une géographie critique de l'urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Prairies ordinaires, pp.307-312, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town. Périphéries post-apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PRODIG, p. 79-92., 2011, Collection Grafigéo n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town, périphéries post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, Collection Grafigéo, pp.79-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurring the line: Privatisation and publicisation at the Victoria & Albert Waterfront, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénit-Gbaffou Claire, Fabiyi Seyi, Peyroux Elisabeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurisation des quartiers et gouvernance locale : Enjeux et défis pour les villes africaines (Afrique du Sud, Kenya, Mozambique, Namibie, Nigeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAS / Karthala, pp.269-288, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un morceau de territoire en quête de référence: le centre commercial dans les aires métropolitaines en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boujrouf S., Antheaume B., Giraut F., Landel P.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires à l'épreuve des normes: référents et innovations. Contributions croisées sud-africaines, françaises et marocaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayyad, Revues Montagnes méditerranéennes, pp.129-147, 2009, 978-9981-916-31-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la distance : terrains sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanjuan, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de terrain. Pratiques géographiques et aires culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-195, 2008, Géographie et Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie culturelle, émergence et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin, Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire culturelle du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions et Centre Culturel International de Cerisy-la-Salle, pp.237-247, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes et perversions : le township sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Fourcaut, Frédéric Dufaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des grands ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphys, pp.242-253, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même drapeau que les John Frum : églises de Sion en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B. comme Big Man, Hommage à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, pp.83-88, 1998, numéro spécial de Grafigéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de contrôle, espaces de subversion : les townships sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD Dominique, SEYSSET Maorie et WALTER Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage inachevé.. à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM-PRODIG, pp.401-406, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Gelézeau Valérie, Joinau Benjamin (Dir.), 2021, Faire du terrain en Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie des espaces publics dans les pays intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Géophile. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire volé, une géographie culturelle des quartiers noirs de Cape Town (Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Sorbonne - Paris IV, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing boundaries : – tome 1 : itinéraire scientifique ; tome 2 : publications ; tome 3 : Vivre ensemble dans l'Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00542013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Houssay-Holzschuch </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographies in/of translation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hammond Timur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koopman Sara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Placial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhao Yimin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 203 (2), pp.150-163. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.178364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Worlding geographies: A question of languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheikh Abdoul Ahad Mbacké Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Buhnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliet J Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transactions of the Institute of British Geographers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tran.70039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05335315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A classroom of our own: theorizing through teaching and learning at a French university</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Forum: Urban Geography in Times of Crisis, 79 (3), pp.247-251. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-79-247-2024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Babel. The Third Coming of French Critical Geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Morange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calbérac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Hessek Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACME: An International E-Journal for Critical Geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.62-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04484721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d’abord, ne pas nuire. (2) Diriger c’est enseigner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.23589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03731237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrer des thèses : d'abord, ne pas nuire. (1) État d'un champ de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Le Goix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Noûs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.22889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03661155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Of Waters and Bridges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.492-496. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/20438206211030056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keeping you post-ed: Space-time regimes, metaphors, and post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dialogues in Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (3), pp.453-473. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2043820621992256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making the provincial relevant? Embracing the provincialization of continental European geographies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 75 (2), pp.41-51. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-75-41-2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02553526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Political Life of Urban Streetscapes: Naming, Politics, and Place - Book Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The AAG Review of Books</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (4), pp.257-259. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/2325548X.2018.1514913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01894958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch this space! A Visual Essay on vacant land in Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 843, pp.1-40. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.28974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Say 'Yes!' to peer review: Open Access publishing and the need for mutual aid in academia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Villegas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levi Gahman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fennia: International Journal of Geography </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 195 (2), pp.185-188. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11143/fennia.66862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dis-­locating Public Space: Occupy Rondebosch Common, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Thébault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment and Planning A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (3), pp.555-571. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0308518X15603985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01198433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place naming as dispositif: Toward a theoretical framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14650045.2015.1134493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01284588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For urban hospitality. Against securitarian closure, let's open our cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01720204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a social geography of emerging countries Introduction to the themed issue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, http://echogeo.revues.org/13287. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13287⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GugulethuTM: revolution for neoliberalism in a South African township</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of African Studies / Revue canadienne des études africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 47 (1), pp.51-74. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00083968.2013.770592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geography after Babel - a view from the French province</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Milhaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geographica Helvetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 68, pp.51-55. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/gh-68-51-2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peace is a cup of coffee' : espaces publics dans Le Cap post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13054. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une géographie sociale des pays émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, http://echogeo.revues.org/13167. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.13167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00741591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrains de je. (Du) sujet (au) géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Calberac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 687-688, pp.441-461. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.687.0441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00770467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En souvenir d’Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Genre, identités sexuelles et justice spatiale, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memory of Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Gender, sexual identities and spatial justice, 3, http://www.jssj.org/article/en-souvenir-demmanuelle-bonerandi-richard/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01722416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puissance émergente, nation adolescente : l'Afrique du Sud en 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, Edition d'un dossier spécial. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.11989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality is timeless</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01228734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie contestée à Potchefstroom / Tlokwe (Province du Nord-Ouest, Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.12042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01245126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mall for all? Race and public space in post-apartheid Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Teppo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cultural geographies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 16 (3), pp.351-379. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1474474009105052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette. Une Pietà sud-africaine, Soweto/Warwick, mai 2002, Ernest Pignon-Ernest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l’Institut de Géographie de Reims. Spatialités de l’art </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02934595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néotoponymie : formes et enjeux de la dénomination des territoires émergents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Espace Politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.5-12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/espacepolitique.161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00349986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au nom des territoires ! Enjeux géographiques de la toponymie (numéro spécial sur la toponymie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.97-105. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00348641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nomen est omen : Lectures des changement toponymiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 37 (2), pp.153-159. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/eg.372.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viva Madiba, Viva !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EchoGéo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, http://echogeo.revues.org/index6163.html. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/echogeo.6163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00309690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de mots: les changements toponymiques sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008 (2), pp.131-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00275604v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rue comme palette.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 129-130, pp.145-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00426890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Nature, les territoires et le politique en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales. Histoire, sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.695-717</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aires protégées dans les recompositionsterritoriales africaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 4, pp.340-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'éloquence des cartes. De la défense du territoire national à la bataille de Bagdad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mots : les langages du politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 73, pp.73-86. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mots.16162⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségrégation, déségrégation, reségrégation dans les villes sud-africaines :Le cas de Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiens et géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 379, pp.31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Territorial strategies of South African informal dwellers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (2), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La violence sud-africaine. Essai d'interprétation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 397 (7-8), pp.43-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérique, entre rêve et dignité. Essai sur la réécriture d'une mémoire urbaine en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces et sociétés (Paris, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 107, pp.65-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Métis au Cap : étude de deux problèmes identitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace Géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 2, pp.135-147. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/spgeo.1999.1239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser le passé, parler du passé : l'identité afrikaner chez Mark Behr et Antjie Krog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de l'Institut de Géographie de Reims</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (99/1000), pp.157-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Espace métis, espace détruit, espace exemplaire : District Six, Cape Town »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 25, pp.55-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Township à la ville... Nouveaux chemins de l'identité urbaine des Noirs sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 28, pp.47-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhétorique de la réconciliation : presse et langage en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Aji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Esprit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, mai, pp.90-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mother City : une géographie historique de Cape Town, de la colonisation européenne à la veille de la ségrégation (1652-1900)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clio en @frique. Recherche en Anthropologie et Histoire de l'Afrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 3, http://www.mmsh.univ-aix.fr/iea/Clio/numero/3/index.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00187089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La cité sans la ville : Tuléar, sud-ouest de Madagascar »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 11, pp.63-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Politiques des noms de lieux. Dénommer le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE, 2023, Géographie et démographie - Géographie politique, 978-1-78948-115-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Politics of Place Naming. Naming the World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Giraut; Myriam Houssay-Holzschuch. ISTE Wiley, 2022, 9781789451153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03851919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoires de frontières, une enquête sud-africaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Basso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naïma Ghermani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.192, 2017, 978-2-917217-89-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards de géographes sur l'Afrique du Sud pour des passeurs nommés Antheaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Guyot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Echogéo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 13, 2010, Port Folio</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Houssay-Holzschuch. Echogéo, 13, septembre, 2010, dossier spécial d'Echogéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01253937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimondes. Espaces en marges, espaces invisibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.141, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Afrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Volvey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yveline Deverin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estienne Rodary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Surun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Atlande, pp.288, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00428555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Cap, ville sud-africaine : Ville blanche, vies noires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, pp.278, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythologies territoriales en Afrique du Sud, un essai de géographie culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions du CNRS, pp.104, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academics of the World, Unite! On the Importance of Internationalism in Addressing Campus Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Amilhat Szary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Di Bartolomeo, Lisa M.; Gannon, Kevin M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Campus Crisis Toolkit. Strategies and Solidarity for the Rest of Us</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SUNY Press, pp.257-265, 2026, 9798855805789</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05537726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Snowball Fights &amp; Learning Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Abegglen, Sandra; Menon, Annapurna; Costin, Kelsea; Neuhaus, Fabian. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academic Wintering: Embracing Warmth, Inclusion, and Renewal in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pedagogies for Social Justice Project/University of Westminster School of Architecture, Planning and Landscape/University of Calgary, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05506002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En finir avec « Anglo-saxon » : pour un multilinguisme critique en géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alex Mahoudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fabrice Rippoll; Sébastien Caillault. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces critiques. Penser la dimension spatiale des rapports sociaux et l’espace de la critique dans le champ scientifique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse Universitaire de Rennes, pp.161-170, 2025, Géographie sociale, 9782753596672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04957261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’espace public vu d'ailleurs : situer, décentrer, déplacer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fleury, Antoine; Guérin-Pace, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Espaces publics urbains: penser, enquêter, fabriquer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires François Rabelais, pp.51-62, 2022, Villes et Territoires, 978-2-86906-871-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postface - Droit à la ville : sortir Marx de l’ombre ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spire, Amandine; Morange, Marianne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vivre et construire le droit à la ville : expériences au Sud. La dimension politique des pratiques cotadines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Paris Nanterre, 2020, 978-2-84016-357-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hegemony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Audrey Kobayashi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Encyclopedia of Human Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.357-362, 2020, 978-0-08-102296-2. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-102295-5.10825-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02411172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'apartheid en Afrique australe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François-Xavier Fauvelle; Isabelle Surun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas historique de l'Afrique. De la préhistoire à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Autrement, pp.84-85, 2019, Atlas/Mémoires, 978-2-7467-5114-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02314232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà du toponyme : la dimension politique de la territorialisation par la nomination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pasquali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme GONZALEZ; Stéphane PASQUALI. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà du Toponyme: une approche territoriale. Égypte &amp; Méditerranée antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Equipe Egypte Nilotique et Méditerranéenne, UMR 5140 ASM, CNRS, université Paul-Valéry Montpellier 3, pp.1-6, 2019, 978-2-9570450-0-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02430880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“This project is…” : la capitale, projection publique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Gelézeau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sŏrabŏl. Des Capitales de la Corée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collège de France - IEC, pp.167-171, 2018, 978-2-905358-19-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01874456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le changement, c’est quand, c’est où ? La rupture socio-politique dans l’approche spatiale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thierry Sanjuan; Michel Lesourd; Bernard Tallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropiques, développement et mondialisation. Hommages à Jean-Louis Chaléard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.257-273, 2018, 978-2-343-15374-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01906149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conserver et conquérir (Préface)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guyot, Sylvain. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La nature, l'autre frontière. Fronts écologiques au Sud (Afrique du Sud, Argentine, Chili)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang, pp.11-13, 2017, 978-2-8076-0516-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01648111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diss & Ditch? What to do with public space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mattias De Backer; Lucas Melgaço; Georgiana Varna; Francesca Menichelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Order and Conflict in Public Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.216-220, 2016, 9781317395522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01335577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Mitchell et l'espace public - présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cécile Gintrac et Matthieu Giroud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes contestées : pour une géographie critique de l'urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Prairies ordinaires, pp.307-312, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01083533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions récentes de la division sociale de l'espace dans deux villes globales du Sud, Shanghai et Le Cap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Padovani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles aux Suds. Le défi des périphéries ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Karthala, pp.61-78, 2014, Hommes et Sociétés, 9782811110543</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00950917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les politiques de peuplement comme entreprises de catégorisation - Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desage, Fabien; Morel Journel, Christel; Sala Pala, Valérie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le peuplement comme politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, pp.127-132, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01074734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town. Périphéries post-apartheid.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaïdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris, PRODIG, p. 79-92., 2011, Collection Grafigéo n°34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00909263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cape Town, périphéries post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Belaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Berger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ninot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Louis Chaléard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métropoles des Suds vues de leurs périphéries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, Collection Grafigéo, pp.79-92, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blurring the line: Privatisation and publicisation at the Victoria & Albert Waterfront, Cape Town</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Vivet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénit-Gbaffou Claire, Fabiyi Seyi, Peyroux Elisabeth. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sécurisation des quartiers et gouvernance locale : Enjeux et défis pour les villes africaines (Afrique du Sud, Kenya, Mozambique, Namibie, Nigeria)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAS / Karthala, pp.269-288, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00480784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un morceau de territoire en quête de référence: le centre commercial dans les aires métropolitaines en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vacchiani-Marcuzzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Boujrouf S., Antheaume B., Giraut F., Landel P.A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires à l'épreuve des normes: référents et innovations. Contributions croisées sud-africaines, françaises et marocaines.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Cadi Ayyad, Revues Montagnes méditerranéennes, pp.129-147, 2009, 978-9981-916-31-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géographies de la distance : terrains sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sanjuan, Thierry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carnets de terrain. Pratiques géographiques et aires culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.181-195, 2008, Géographie et Cultures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00326234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La géographie culturelle, émergence et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Martin, Sylvain Venayre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire culturelle du contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nouveau Monde Éditions et Centre Culturel International de Cerisy-la-Salle, pp.237-247, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxes et perversions : le township sud-africain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annie Fourcaut, Frédéric Dufaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde des grands ensembles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Créaphys, pp.242-253, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00185711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de contrôle, espaces de subversion : les townships sud-africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUILLAUD Dominique, SEYSSET Maorie et WALTER Annie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Voyage inachevé.. à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ORSTOM-PRODIG, pp.401-406, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le même drapeau que les John Frum : églises de Sion en Afrique du Sud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">B. comme Big Man, Hommage à Joël Bonnemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PRODIG, pp.83-88, 1998, numéro spécial de Grafigéo</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00186087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu de lecture de Gelézeau Valérie, Joinau Benjamin (Dir.), 2021, Faire du terrain en Corée du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour l'hospitalité urbaine. Contre la tentation du repli sécuritaire, ouvrons nos villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Mekdjian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Gintrac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Choplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dufaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Dulac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01297159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilités marginales, mobilités dans les marges, marges mobiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacima Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Chapelon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Gaudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01404681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une géographie des espaces publics dans les pays intermédiaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Hancock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gelézeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sanjuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Centre Géophile. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Territoire volé, une géographie culturelle des quartiers noirs de Cape Town (Afrique du Sud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Paris-Sorbonne - Paris IV, 1997. Français. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00185377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing boundaries : – tome 1 : itinéraire scientifique ; tome 2 : publications ; tome 3 : Vivre ensemble dans l'Afrique du Sud post-apartheid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Houssay-Holzschuch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Panthéon-Sorbonne - Paris I, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00542013v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId189"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammond Timur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koopman Sara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Placial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yimin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.178364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671631v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-247-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438206211030056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2043820621992256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-75-41-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699811v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28974" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894958v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2018.1514913" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Springer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.66862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X15603985" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1134493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834788v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Teppo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2013.770592" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777033v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13287" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11989" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400561v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474474009105052" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349986v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.161" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.6163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1999.1239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187089v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187088v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Basso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuella-editions.fr/livre/histoires-de-frontieres-une-enquete-sud-africaine.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echogeo.revues.org/12054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186920v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Deverin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411172v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102295-5.10825-X" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490409v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906149v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874456v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padovani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074734v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083533v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186087v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186088v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542013v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hammond Timur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Houssay-Holzschuch" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koopman Sara" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Placial" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Yimin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.178364" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335315v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Amilhat Szary" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Abdoul Ahad Mback&#233; Ba" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buhnik" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Duc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet J Fall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tran.70039" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671631v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-79-247-2024" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04484721v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Morange" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calb&#233;rac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gintrac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Hessek Rose" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03731237v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.23589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.22889" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479302v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20438206211030056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479285v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2043820621992256" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553526v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-75-41-2020" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01894958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/2325548X.2018.1514913" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699811v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ninot" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Th&#233;bault" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.28974" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645153v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Springer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Villegas" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levi Gahman" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11143/fennia.66862" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198433v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0308518X15603985" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284588v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Giraut" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14650045.2015.1134493" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01720204v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Mekdjian" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Choplin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Dulac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13287" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834788v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Teppo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00083968.2013.770592" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00828320v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Milhaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gh-68-51-2013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741592v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13054" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.13167" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00770467v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Volvey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Calberac" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.687.0441" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722417v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01722416v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520975v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.11989" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01228734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01245126v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giraut" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guyot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.12042" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400561v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1474474009105052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934595v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349986v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.161" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00348641v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0097" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287154v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.372.0153" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309690v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.6163" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00275604v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00426890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187078v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mots.16162" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185714v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186918v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guillaume" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186917v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187076v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/spgeo.1999.1239" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186059v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185379v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186916v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187088v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aji" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00187089v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185378v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039958v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851919v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596558v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Basso" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Ghermani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.manuella-editions.fr/livre/histoires-de-frontieres-une-enquete-sud-africaine.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253933v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://echogeo.revues.org/12054" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01253937v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186920v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00428555v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Deverin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estienne Rodary" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Surun" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186923v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186924v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506002v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957261v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hancock" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644471v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490409v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02411172v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-102295-5.10825-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314232v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02430880v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gonzalez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pasquali" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01874456v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906149v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sanjuan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648111v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335577v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083533v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950917v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Berger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Padovani" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01074734v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonnet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00909263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bela&#239;di" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaidi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vivet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01201547v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00326234v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185709v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185711v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186088v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186087v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01297159v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01404681v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aguilera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Bara" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chapelon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Gaudin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591141v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gel&#233;zeau" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185377v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00542013v2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>