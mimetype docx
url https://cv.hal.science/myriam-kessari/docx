--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -697,784 +697,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimizing a Diversity Policy in a Challenging Environment: A Case Study of a French Business School</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vendre ses produits en direct et en collectif dans un magasin de producteurs : adopter un projet collectif correspondant aux fermes, adapter les fermes au projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédrine Joly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jaeck</w:t>
+                <w:t xml:space="preserve">Laurence Rouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1069094ar⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.455-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1hb7-hf06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998363v1</w:t>
+                <w:t xml:space="preserve">hal-03209894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les magasins de producteurs : vers un renouveau de l’action collective des PME agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Alternative food networks: good practices for sustainable performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédrine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jaeck</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (15-16), pp.1417-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2020.1783348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053600v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendre ses produits en direct et en collectif dans un magasin de producteurs : adopter un projet collectif correspondant aux fermes, adapter les fermes au projet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
+                <w:t xml:space="preserve">Legitimizing a Diversity Policy in a Challenging Environment: A Case Study of a French Business School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Marais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Jaeck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">C. Joly</w:t>
+                <w:t xml:space="preserve">Cédrine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1069094ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15454/1hb7-hf06⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03209894v1</w:t>
+                <w:t xml:space="preserve">hal-02998363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative food networks: good practices for sustainable performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les magasins de producteurs : vers un renouveau de l’action collective des PME agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3-4), pp.261-296</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/0267257X.2020.1783348⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03001966v1</w:t>
+                <w:t xml:space="preserve">hal-03053600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits courts et de proximité sont-ils une opportunité économique pour les agriculteurs et les territoires ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dispositif français de transition vers l’économie circulaire institutionnalise-t-il un concept ? Une analyse transversale de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Millet Amrani</w:t>
+                <w:t xml:space="preserve">Anne-Claire Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+                <w:t xml:space="preserve">Malick N’diaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-E. Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627266v1</w:t>
+                <w:t xml:space="preserve">hal-02070650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif français de transition vers l’économie circulaire institutionnalise-t-il un concept ? Une analyse transversale de discours</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malick N’diaye</w:t>
+                <w:t xml:space="preserve">Les circuits courts et de proximité sont-ils une opportunité économique pour les agriculteurs et les territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.-E. Kessari</w:t>
+                <w:t xml:space="preserve">Sarah Millet Amrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Village Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070650v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02627266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier durablement performance économique et performance sociétale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 278-279 (2), pp.63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.115-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2175,51 +2175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academics’ collective strategies in structuring an emerging teaching field:the case of CSR/sustainability teaching in a business school context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2309,51 +2309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sustainable convention: values and practices in the French stone fruits’value chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,256 +2411,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inclusive nature of the link between CSR and management innovation in social enterprises: The case of “Les Jardins de Cocagne”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Meyer</w:t>
+                <w:t xml:space="preserve">Being alternative and profitable? Conditions for small farm shops’ sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">RENT XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078517v1</w:t>
+                <w:t xml:space="preserve">hal-02075932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being alternative and profitable? Conditions for small farm shops’ sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Melanie Jaeck</w:t>
+                <w:t xml:space="preserve">The inclusive nature of the link between CSR and management innovation in social enterprises: The case of “Les Jardins de Cocagne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kessari</w:t>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02075932v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond small farmers' organizations and &amp;quot;historical actors&amp;quot;? An analysis of fair trade stakeholders' evolution</w:t>
               </w:r>
@@ -2741,77 +2741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les points de vente collectifs: organisations alternatives performantes? Proposition d’une typologie et enjeux de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2843,152 +2843,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon da Cunha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
+              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01962856v1</w:t>
+                <w:t xml:space="preserve">hal-04942014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coopératives et développement durable : un lien évident ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3033,696 +3033,696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Temri</w:t>
+                <w:t xml:space="preserve">Simon da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942014v1</w:t>
+                <w:t xml:space="preserve">hal-01962856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+                <w:t xml:space="preserve">Les coopératives du commerce équitable : une diversité de modèles menant à des tensions dans un système mondialisé, le commerce équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Wampfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été du Réseau de Recherche sur l’Innovation (RRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque International : Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation 2012-11-06/2012-11-07, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942037v1</w:t>
+                <w:t xml:space="preserve">hal-03069191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été 2012 du RRI : Les nouvelles dimensions des systèmes sectoriels de l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Montpellier, FRA., Aug 2012, Montpellier, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives « naturellement » plus responsables ? Le cas des coopératives du Languedoc Roussillon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Modèles agricoles coopératifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Ecole d’été du Réseau de Recherche sur l’Innovation (RRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942024v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives du commerce équitable : une diversité de modèles menant à des tensions dans un système mondialisé, le commerce équitable</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+                <w:t xml:space="preserve">Les coopératives « naturellement » plus responsables ? Le cas des coopératives du Languedoc Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation 2012-11-06/2012-11-07, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 12 p</w:t>
+              <w:t xml:space="preserve">Colloque international Modèles agricoles coopératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03069191v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie des organisations de producteurs face à la certification commerce équitable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratégie des organisations de producteurs face à la certification commerce équitable : cas des coopératives de la filière café au Costa Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4èmes journées INRA-SFER-CIRAD de recherches en sciences sociales, Rennes, 9-10 décembre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Rennes, France. 23 p</w:t>
+              <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876311v1</w:t>
+                <w:t xml:space="preserve">hal-02758334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie des organisations de producteurs face à la certification commerce équitable : cas des coopératives de la filière café au Costa Rica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Stratégie des organisations de producteurs face à la certification commerce équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Rennes, France</w:t>
+              <w:t xml:space="preserve">4èmes journées INRA-SFER-CIRAD de recherches en sciences sociales, Rennes, 9-10 décembre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758334v1</w:t>
+                <w:t xml:space="preserve">hal-02876311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un partenariat entre commerce équitable et microfinance rurale. Renforcer l’accès aux services financiers des organisations de producteurs et des familles associées au commerce équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Wampfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lapenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Fair Trade International Symposium (FTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., May 2008, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3831,51 +3831,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce équitable, un ensemble d'outils améliorant l'accès aux services financiers et d'appui à l'agriculture : le cas de la filière café au Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Fair trade international symposium (FTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,51 +4592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité ou rupture des conventions dans le commerce équitable, une analyse par les organisations de producteurs. Le cas des coopératives de café du Costa Rica certifiées par le système FLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4753,51 +4753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8043669E"/>
+    <w:nsid w:val="01EFAF6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-kessari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-0276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182114481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05099072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Joly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069094ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209894v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouher" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jaeck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1hb7-hf06" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001966v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2020.1783348" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet Amrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Savy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick N&#8217;diaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kessari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Soto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauchart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876311v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758334v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lapenu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-kessari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-0276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182114481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05099072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jaeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1hb7-hf06" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2020.1783348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069094ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Savy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick N&#8217;diaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kessari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet Amrani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Soto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauchart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lapenu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>