--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -697,516 +697,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vendre ses produits en direct et en collectif dans un magasin de producteurs : adopter un projet collectif correspondant aux fermes, adapter les fermes au projet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Legitimizing a Diversity Policy in a Challenging Environment: A Case Study of a French Business School</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Rouher</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Joly</w:t>
+                <w:t xml:space="preserve">Cédrine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/1hb7-hf06⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24 (1), pp.56-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1069094ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209894v1</w:t>
+                <w:t xml:space="preserve">hal-02998363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alternative food networks: good practices for sustainable performance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les magasins de producteurs : vers un renouveau de l’action collective des PME agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33 (3-4), pp.261-296</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001966v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legitimizing a Diversity Policy in a Challenging Environment: A Case Study of a French Business School</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Alternative food networks: good practices for sustainable performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Meyer</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1069094ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Marketing Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (15-16), pp.1417-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0267257X.2020.1783348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02998363v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les magasins de producteurs : vers un renouveau de l’action collective des PME agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Vendre ses produits en direct et en collectif dans un magasin de producteurs : adopter un projet collectif correspondant aux fermes, adapter les fermes au projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rouher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cedrine Joly</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.455-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1hb7-hf06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053600v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dispositif français de transition vers l’économie circulaire institutionnalise-t-il un concept ? Une analyse transversale de discours</w:t>
               </w:r>
@@ -1404,77 +1404,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier durablement performance économique et performance sociétale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, N° 278-279 (2), pp.63-78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1962,264 +1962,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04877189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le commoning : entre agir politique, agir collectif et construction de biens communs. Le cas d’une SCIC dans le secteur agri-alimentaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative education for sustainable development in peripheral rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Serval</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitra Gaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serafim Felekis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Vlahos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Herzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Puig de Morales Fusté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17. Congrès du RIODD - Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Information and Communication Technologies in Agriculture, Food and Environment,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece. pp.480-487</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04329856v1</w:t>
+                <w:t xml:space="preserve">hal-03889103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative education for sustainable development in peripheral rural areas</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Irina Herzon</w:t>
+                <w:t xml:space="preserve">Le commoning : entre agir politique, agir collectif et construction de biens communs. Le cas d’une SCIC dans le secteur agri-alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maite Puig de Morales Fusté</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sarah Serval</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Information and Communication Technologies in Agriculture, Food and Environment,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Athènes, Greece. pp.480-487</w:t>
+              <w:t xml:space="preserve">17. Congrès du RIODD - Communs, communautés, territoires : quelles voies pour les transitions ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889103v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Academics’ collective strategies in structuring an emerging teaching field:the case of CSR/sustainability teaching in a business school context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2417,64 +2417,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Being alternative and profitable? Conditions for small farm shops’ sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedrine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2538,51 +2538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The inclusive nature of the link between CSR and management innovation in social enterprises: The case of “Les Jardins de Cocagne”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2741,77 +2741,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les points de vente collectifs: organisations alternatives performantes? Proposition d’une typologie et enjeux de durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melanie Jaeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Jaouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3128,407 +3128,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives du commerce équitable : une diversité de modèles menant à des tensions dans un système mondialisé, le commerce équitable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kessari</w:t>
+                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betty Wampfler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
+                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International : Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation 2012-11-06/2012-11-07, Paris, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France. 12 p</w:t>
+              <w:t xml:space="preserve">Ecole d'été 2012 du RRI : Les nouvelles dimensions des systèmes sectoriels de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Montpellier, FRA., Aug 2012, Montpellier, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069191v1</w:t>
+                <w:t xml:space="preserve">hal-02811498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été 2012 du RRI : Les nouvelles dimensions des systèmes sectoriels de l’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Montpellier, FRA., Aug 2012, Montpellier, France. 27 p</w:t>
+              <w:t xml:space="preserve">Ecole d’été du Réseau de Recherche sur l’Innovation (RRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811498v1</w:t>
+                <w:t xml:space="preserve">hal-04942037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les coopératives « naturellement » plus responsables ? Le cas des coopératives du Languedoc Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d’été du Réseau de Recherche sur l’Innovation (RRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque international Modèles agricoles coopératifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942037v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04942024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives « naturellement » plus responsables ? Le cas des coopératives du Languedoc Roussillon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leïla Temri</w:t>
+                <w:t xml:space="preserve">Les coopératives du commerce équitable : une diversité de modèles menant à des tensions dans un système mondialisé, le commerce équitable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Wampfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Modèles agricoles coopératifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque International : Diversité et durabilité des modèles agricoles coopératifs dans un contexte de crises de la mondialisation 2012-11-06/2012-11-07, Paris, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04942024v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03069191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie des organisations de producteurs face à la certification commerce équitable : cas des coopératives de la filière café au Costa Rica</w:t>
               </w:r>
@@ -3678,51 +3678,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour un partenariat entre commerce équitable et microfinance rurale. Renforcer l’accès aux services financiers des organisations de producteurs et des familles associées au commerce équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Wampfler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4753,51 +4753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="01EFAF6D"/>
+    <w:nsid w:val="C7C91E8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-kessari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-0276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182114481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05099072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209894v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jaeck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1hb7-hf06" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001966v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Joly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2020.1783348" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998363v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069094ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053600v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Savy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick N&#8217;diaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kessari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet Amrani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Soto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329856v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauchart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069191v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lapenu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-kessari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-0276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182114481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05099072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Joly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069094ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2020.1783348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jaeck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1hb7-hf06" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Savy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick N&#8217;diaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kessari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet Amrani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Soto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauchart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lapenu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>