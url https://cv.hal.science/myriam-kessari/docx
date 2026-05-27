--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -1186,256 +1186,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dispositif français de transition vers l’économie circulaire institutionnalise-t-il un concept ? Une analyse transversale de discours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les circuits courts et de proximité sont-ils une opportunité économique pour les agriculteurs et les territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Claire Savy</w:t>
+                <w:t xml:space="preserve">Sarah Millet Amrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malick N’diaye</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.-E. Kessari</w:t>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technologie et innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Village Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.20-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070650v1</w:t>
+                <w:t xml:space="preserve">hal-02627266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les circuits courts et de proximité sont-ils une opportunité économique pour les agriculteurs et les territoires ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuna Chiffoleau</w:t>
+                <w:t xml:space="preserve">Le dispositif français de transition vers l’économie circulaire institutionnalise-t-il un concept ? Une analyse transversale de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claire Savy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick N’diaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Millet Amrani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+                <w:t xml:space="preserve">M.-E. Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Village Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technologie et innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (2), pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02627266v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment concilier durablement performance économique et performance sociétale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrine Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1534,51 +1534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 46, pp.115-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2309,51 +2309,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a sustainable convention: values and practices in the French stone fruits’value chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Palma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2411,256 +2411,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Being alternative and profitable? Conditions for small farm shops’ sustainability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Kessari</w:t>
+                <w:t xml:space="preserve">The inclusive nature of the link between CSR and management innovation in social enterprises: The case of “Les Jardins de Cocagne”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Marais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RENT XXIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02075932v1</w:t>
+                <w:t xml:space="preserve">hal-02078517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inclusive nature of the link between CSR and management innovation in social enterprises: The case of “Les Jardins de Cocagne”</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Meyer</w:t>
+                <w:t xml:space="preserve">Being alternative and profitable? Conditions for small farm shops’ sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Jaeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Jaouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedrine Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">RENT XXIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02078517v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02075932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond small farmers' organizations and &amp;quot;historical actors&amp;quot;? An analysis of fair trade stakeholders' evolution</w:t>
               </w:r>
@@ -2843,312 +2843,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02075944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leïla Temri</w:t>
+                <w:t xml:space="preserve">Simon da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leila Temri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
+              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04942014v1</w:t>
+                <w:t xml:space="preserve">hal-01962856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopératives et développement durable : un lien évident ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+                <w:t xml:space="preserve">Les coopératives sont-elles dans le vert ? Le cas des coopératives agroalimentaires du Languedoc Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Leila Temri</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès du Réseau international de Recherche sur les Organisations et le Développement Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre Lillois d’Études et de Recherches Sociologiques et Économiques - UMR 8019 (CLERSE). Villeneuve d’Ascq, FRA., Jun 2013, Lille, France. 6 p</w:t>
+              <w:t xml:space="preserve">8ème Congrès du RIODD-ESEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506215v1</w:t>
+                <w:t xml:space="preserve">hal-04942014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Just being a consumer ? The role of social and solidarity based economy in a sustainable food system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon da Cunha</w:t>
+                <w:t xml:space="preserve">Coopératives et développement durable : un lien évident ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. European Sustainable Food Planning Conference (AESOP). Innovations in Urban Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Montpellier, France. pp.22</w:t>
+              <w:t xml:space="preserve">8. Congrès du Réseau international de Recherche sur les Organisations et le Développement Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Lillois d’Études et de Recherches Sociologiques et Économiques - UMR 8019 (CLERSE). Villeneuve d’Ascq, FRA., Jun 2013, Lille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962856v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
@@ -3160,51 +3160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Riviere-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été 2012 du RRI : Les nouvelles dimensions des systèmes sectoriels de l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de Recherche sur l'Innovation (RRI). Montpellier, FRA., Aug 2012, Montpellier, France. 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3229,77 +3229,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et développement durable dans les entreprises agroalimentaires du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d’été du Réseau de Recherche sur l’Innovation (RRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3324,77 +3324,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coopératives « naturellement » plus responsables ? Le cas des coopératives du Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Rivière-Giordano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Modèles agricoles coopératifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3514,51 +3514,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie des organisations de producteurs face à la certification commerce équitable : cas des coopératives de la filière café au Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3609,51 +3609,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie des organisations de producteurs face à la certification commerce équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4èmes journées INRA-SFER-CIRAD de recherches en sciences sociales, Rennes, 9-10 décembre 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3730,51 +3730,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lapenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Doligez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Fair Trade International Symposium (FTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., May 2008, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3831,51 +3831,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le commerce équitable, un ensemble d'outils améliorant l'accès aux services financiers et d'appui à l'agriculture : le cas de la filière café au Costa Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Fair trade international symposium (FTIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Montpellier, France. 1 p., 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3984,51 +3984,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Bricas; Damien Conaré; Marie Walser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
@@ -4122,51 +4122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Palpacuer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leïla Temri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une écologie de l’alimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,51 +4592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité ou rupture des conventions dans le commerce équitable, une analyse par les organisations de producteurs. Le cas des coopératives de café du Costa Rica certifiées par le système FLO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam-Emilie Kessari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Institut National d'Etudes Supérieures Agronomiques de Montpellier, 2011. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4753,51 +4753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7C91E8E"/>
+    <w:nsid w:val="68141B4F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4984,51 +4984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-kessari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-0276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182114481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05099072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Joly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069094ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2020.1783348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jaeck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1hb7-hf06" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070650v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Savy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick N&#8217;diaye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kessari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0341" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627266v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet Amrani" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Soto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078517v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marais" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauchart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lapenu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-kessari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2866-0276" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/182114481" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-05099072v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jaeck" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Kessari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Marais" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Meyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.201.0077" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05303130v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#234;ve Dagher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Faysse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Khamassi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/nm2504g" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03878883v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrine Joly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02957452v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuna Chiffoleau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Echchatbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Rod" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Gey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gori Akermann" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.pr2.0095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998363v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drine Joly" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1069094ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053600v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Jaouen" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001966v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0267257X.2020.1783348" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03209894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rouher" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Jaeck" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1hb7-hf06" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627266v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Millet Amrani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam-Emilie Kessari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02070650v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Savy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick N&#8217;diaye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-E. Kessari" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0341" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012304v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.278.0063" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506371v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Rivi&#232;re-Giordano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.046.0115" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062263v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Coq" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagneron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Hocd&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Soto Mu&#241;oz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2012.0545" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04922136v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kessari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis L&#233;picier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Tanguy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04877189v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Palpacuer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-ciheam.iamm.fr/hal-03889103v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitra Gaki" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serafim Felekis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Vlahos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Herzon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Puig de Morales Fust&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04329856v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Serval" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001986v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407267v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Palma" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tozanli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078517v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jaeck" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marais" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meyer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075932v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hauchart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02075944v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962856v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon da Cunha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942014v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Temri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506215v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811498v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Riviere-Giordano" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942037v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942024v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069191v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Wampfler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758334v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876311v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824220v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Munoz" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lapenu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doligez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822189v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03462816v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3353-3/c20" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03559232v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03056887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723017v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479925v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02809277v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>