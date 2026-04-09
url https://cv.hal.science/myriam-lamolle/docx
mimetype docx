--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -821,1251 +821,1272 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Big Data Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 7, pp.16-30</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 7, pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bdr.2016.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-based revision for expressive description logics with individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Web Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 45, pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03237440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranking with Ties of OWL Ontology Reasoners Based on Learned Performances, in Knowledge Discovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhène Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Communications in Computer and Information Science, vol. 631, pp.234-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Managing a Real-Time Collaborative Learning Paths by a Multi-agents Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azziz Anghour</w:t>
+                <w:t xml:space="preserve">Multi-Label Based Learning for Better Multi-Criteria Ranking of Ontology Reasoners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Recent Advances in Information Systems and Technologies, Porto Santo Island (Madeira Portugal), 3, pp.205-214</w:t>
+              <w:t xml:space="preserve">ISWC'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Proceedings of 16th International Semantic Web Conference</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03256275v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Label Based Learning for Better Multi-Criteria Ranking of Ontology Reasoners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourhène Alaya</w:t>
+                <w:t xml:space="preserve">Designing and Managing a Real-Time Collaborative Learning Paths by a Multi-agents Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Proceedings of 16th International Semantic Web Conference</w:t>
+              <w:t xml:space="preserve">WorldCIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Recent Advances in Information Systems and Technologies, Porto Santo Island (Madeira Portugal), 3, pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245772v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RakSOR: Ranking of Ontology Reasoners Based on Predicted Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhène Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICTAI'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Proceedings of 28th IEEE International Conference on Tools with Artificial Intelligence, pp.1076-1083</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation et Prédiction de la Centralité de Groupes de Recherche dans un Réseau de Collaborations Scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées francophones Extraction et Gestion des Connaissances (EGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.407-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-based revision in SHIQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Description Logics 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes Ontology Reasoning so Arduous? Unveiling the key ontological features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhène Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMS'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Proceeding of 5th International Conference on Web Intelligence, Mining and Semantics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Fuzzy Ontology Storing onto Relational Database within an a Priori Data ntegration System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-M. Berber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 122(15), pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental checking of Master Data Management model based on contextual graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.681-708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-Based Revision over SHIQ TBoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Proceedings "Logic for Programming, Artificial Intelligence, and Reasoning", pp.575--590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting Ontology Reasoner Robustness Based on Machine Learning Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KEOD'15</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Proceedings of the 7th International Conference on Knowledge Engineering and Ontology Development</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissage de gestes techniques par une architecture multimedia ontologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2087,1215 +2108,1215 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hammamet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Avancées récentes dans le domaine des Architectures Logicielles, article sélectionné et étendus de CAL 2015 et MODA 2014, pp.119-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-Based Revision over SHIQ Tboxes, Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference (LPAR-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.575-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Procedure for SHOIQ with Transitive Closure of Roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, pp.264-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03243038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental checking of Master Data Management model based on contextual graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 9 (7), pp.681-708. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2013.792395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On The Potential Integration of an Ontology-Based Data Access Approach in NoSQL Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (3), pp.17 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/jdst.2013070102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic approach for discovering complex alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rim Touhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue I3 - Information Interaction Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 11 (2), pp.69-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Service Oriented Architecture for Transport Protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Internet Protocol Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (4), pp.190-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing an Ontology Driven Architecture for Distributed Multimedia System engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Web Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 1 (4), pp.228-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Validation of MDM Model by Integrating a MDE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GESTS International Transactions on Computer Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 61 (6), pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corpus vidéo à l'agent expressif: Utilisation des différents niveaux de représentation multimodale et émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarkis Abrilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (4-5), pp.477-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.20.477-498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du corpus vidéo à l'agent expressif. Utilisation des différents niveaux de représentation multimodale et émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarkis Abrilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 20 (4-5), pp.477-498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/ria.20.477-498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de bases de données hétérogènes via XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3311,51 +3332,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3365,411 +3386,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovereignty and usages of Generative Artificial Intelligence in Academic Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GACLM 2025 - The 2nd International Generative AI and Computational Language Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Valence, Spain. pp.315-322, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GACLM67198.2025.11232118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Ontology-Based Framework for Textual System Requirements Extraction and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Mejdoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEIS 2025 - 27th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.136-143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013210500003929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data based architecture for drought forecasting using LSTM, ARIMA, and Prophet: Case study of the Jiangsu Province, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ben Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Fang Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Advanced Technology and Engineering (ICOTEN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Taiz, Yemen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data based architecture for drought forecasting using LSTM, ARIMA, and Prophet: Case study of the Jiangsu Province, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ben Abbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfang Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3778,357 +3799,357 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOTEN 2021 - International Congress of Advanced Technology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Taiz, Yemen. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icoten52080.2021.9493513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW ORDINARY CITY SHIFT TO SMART CITY? A CASE STUDY &amp;quot;CITIZEN-CENTERED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hosni Seffih</w:t>
+                <w:t xml:space="preserve">A BIG REMOTE SENSING DATA ANALYSIS USING DEEP LEARNING FRAMEWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Fluhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTI CONFERENCE ON COMPUTER SCIENCE AND INFORMATION SYSTEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference Big Data Analytics, Data Mining and Computational Intelligence 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, porto, Portugal. pp.119-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33965/bigdaci2019_201907L015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03581002v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03295069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BIG REMOTE SENSING DATA ANALYSIS USING DEEP LEARNING FRAMEWORK</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
+                <w:t xml:space="preserve">HOW ORDINARY CITY SHIFT TO SMART CITY? A CASE STUDY &amp;quot;CITIZEN-CENTERED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosni Seffih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fluhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Big Data Analytics, Data Mining and Computational Intelligence 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MULTI CONFERENCE ON COMPUTER SCIENCE AND INFORMATION SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295069v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decentralized Reasoning on a Network of Aligned Ontologies with Link Keys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Lhez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,92 +4167,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JIAF 2019 - 13èmes Journées d’Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-10, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30793-6_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ONTOREV : un moteur de révision d’ontologies OWL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4260,429 +4281,429 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PFIA 2018 - 11e Plate-forme Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04006454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparison of big remote sensing data processing with Hadoop MapReduce and Spark</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Chebbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wadii Boulila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.R. Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Sousse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01930009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d'une ontologie à l'apprentissage des statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Sep 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is not What but Who you Know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Di Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Schifanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on World Wide Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2740908.2742023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-based Revision for Expressive Description Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Thinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,168 +4718,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ontology for sharing open educational resources: the case of statistics teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Online Learning: Teaching in The Digital Age – Re-Thinking Teaching &amp; Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement fondé sur un tableau compressé pour les Logiques de Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4867,106 +4888,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes Journées Francophones de Programmation par Contraintes JFPC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française pour l'Intelligence Artificielle, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic multimedia platform for skills learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4988,750 +5009,750 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop Management of Ontology-Driven Architectures (MODA'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élément pour le pilotage de parcours personnalisés de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition de la Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour le pilotage de parcours personnalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.423-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards plot generation in a multi-user context</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Azziz Anghour</w:t>
+                <w:t xml:space="preserve">Towards an ontological framework for automatic generation of relational database schemas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-M. Berber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Scientific and Interdisciplinary Conference, Digital Intelligence (DI 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information (COSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Béjaïa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03257358v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an ontological framework for automatic generation of relational database schemas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E-M. Berber</w:t>
+                <w:t xml:space="preserve">Towards plot generation in a multi-user context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information (COSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Béjaïa, Algeria</w:t>
+              <w:t xml:space="preserve">First International Scientific and Interdisciplinary Conference, Digital Intelligence (DI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245057v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Decision Procedure for $\mathcal{SHOIQ}$ with Transitive Closure of Roles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2013 - 12th International Semantic Web Conference 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Sydney, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-41335-3_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRAOn: A Distributed Reasoner for Aligned Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The OWL Reasoner Evaluation Workshop 2013 (ORE 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Ulm, Germany. pp.14.1-14.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00847315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning Café: a semantic multimedia collaborative platform for e-learning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fares Belhadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5750,398 +5771,398 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Workshop on Multimedia Technologies for E-Learning (MTEL) - IEEE International Symposium of multimedia (ISM 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Anaheim, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHOIQ with transitive closure of roles is decidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Description Logics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01740557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ExpSpace Tableau-based Algorithm for SHOIQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Description Logic 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modlson : une nouvelle approche de modularisation d'ontologies à large échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhène Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGC 2012 : 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.279 - 284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01300568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Potential Integration of an Ontology-Based Data Access Approach in NoSQL Stores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Célestin Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,732 +6177,732 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Intelligent Data and Web Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bucarest, Romania. pp.166-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tableaux-Based Algorithm for SHIQ with Transitive Closure of Roles in Concept and Role Inclusion Axioms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Extended Semantic Web Conference (ESWC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Heraklion, Crete, Greece. pp.367-381, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21034-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Integration over NoSQL Stores Using Access Path Based Mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.481-495, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An API for Distributed Reasoning on Networked Ontologies with Alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Valence, Spain. pp.295-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic network adaptation based on QoS pattern recognition for multimedia streams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Signal Processing, Image Processing and Pattern Recognition (SIP 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshops (ICUMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Petersburg, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01025497v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Semantic network adaptation based on QoS pattern recognition for multimedia streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gineste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Ricardo Gomez Montalvo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops (ICUMT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Signal Processing, Image Processing and Pattern Recognition (SIP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430704v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01025497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Multimedia Ontology Driven Architecture framework (MODA) for networked multimedia systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2009 First International Conference on Networked Digital Technologies (NDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Ostrava, Czech Republic. pp.411-416, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NDT.2009.5272081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6892,1135 +6913,1135 @@
               <w:t xml:space="preserve">International Conference on Ultra Modern Telecommunications &amp; Workshops (ICUMT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, St. Petersburg, Russia. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGNING XML PIVOT MODELS FOR MASTER DATA INTEGRATION VIA UML PROFILE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Managing Master Data with XML Schema and UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 International Workshop on Advanced Information Systems for Enterprises IWAISE '08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Constantine, Algeria. pp.53-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAISE.2008.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580953v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONCEPTUAL FRAMEWORK FOR XML SCHEMA MAPPING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Barcelone, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Master Data with XML Schema and UML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">DESIGNING XML PIVOT MODELS FOR MASTER DATA INTEGRATION VIA UML PROFILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Workshop on Advanced Information Systems for Enterprises IWAISE '08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Barcelone, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580974v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a bidirectional transformation of UML and XML models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on E-Learning, E-Business, Enterprise Information Systems, and E-Government</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATCHING OF ENHANCED XML SCHEMAS WITH A MEASURE OF STRUCTURAL-CONTEXT SIMILARITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating XML document transformations with structuring mapping result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSREA EEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de sources hétérogènes par matching semi-automatique de schémas XML étendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperSchéma XML: Un modèle d'intégration sémantique par enrichissement de schémas XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA – IETR – LTS, Nov 2005, Rennes, pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences on Embodied Conversational Agent's Expressivity: Toward an Individualization of the ECAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence and the Simulation of Behavior (AISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Conversational Agents and Influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Maya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eureopean Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garbage Collection in Object Oriented Databases Optimization of Unreachable Objects detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bazex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computer Science and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, UFA, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Share and Re-use of Data and Applications into a Federate DataBase System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mulatero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzièmes Journées Internationales le Génie Logiciel et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8030,51 +8051,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-Based Revision over $$\mathcal {SHIQ}$$ TBoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8106,92 +8127,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9450, Springer Berlin Heidelberg, pp.575-590, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-48899-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-Based Revision over $$\mathcal {SHIQ}$$ TBoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8223,1013 +8244,1013 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9450, Springer Berlin Heidelberg, pp.575-590, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-48899-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normes privées relatives à la sécurité et à la qualité des aliments dans le commerce international</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. von Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterra 2014 : Logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.417-431, 2014, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private food safety and quality standards in international trade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. von Hagen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wozniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterra 2014 : Logistics and agro-food trade. A challenge for the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.387-399, 2014, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02164489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Driven Engineering Approach Applied to Master Data Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2009 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5872, Springer Berlin Heidelberg, pp.19-28, 2009, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Path Similarity Relevant to XML Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2008 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5333, Springer Berlin Heidelberg, pp.66-75, 2008, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Path Similarity Relevant to XML Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2008 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5333, Springer Berlin Heidelberg, pp.66-75, 2008, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Factors and Adaptative Multimodal Human-Computer Interaction: Multi-level Specification of Emotion and Expressivity in Embodied Conversational Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Mancini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarkis Abrilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Using Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3554, Springer Berlin Heidelberg, pp.225-239, 2005, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11508373_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Factors and Adaptative Multimodal Human-Computer Interaction: Multi-level Specification of Emotion and Expressivity in Embodied Conversational Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pelachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Mancini</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarkis Abrilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Using Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3554, Springer Berlin Heidelberg, pp.225-239, 2005, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11508373_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Adaptation of Our Ada95/O2 Binding to Provide Persistence to the Java Language: Sharing and Handling of Data between Heterogeneous Applications Using Persistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mulatero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Software Technologies — Ada-Europe’ 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1622, Springer Berlin Heidelberg, pp.320-331, 1999, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-48753-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9239,104 +9260,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de Bases de données hétérogènes par une modélisation conceptuelle XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9346,135 +9367,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ExpSpace Tableau-based Algorithm for SHOIQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00570161v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId217"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9542,51 +9563,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C7DDB55"/>
+    <w:nsid w:val="504D308F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9773,51 +9794,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lamolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-7891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177535342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgi.imt-mines-albi.fr/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webperso.iut.univ-paris8.fr/~lamolle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322271v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massra Sabeima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk Nanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.8396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Fousseyni Toure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Diourte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2021.1312030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chebbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc5020021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Dong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.2.39-59" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabderrahmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paroubek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237440v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Duc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245764v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Alaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Yahia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03256275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245781v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03241125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245920v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245799v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245027v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-M. Berber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03239458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alaya" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245886v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245953v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03243038v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Menet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.792395" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059037v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580926v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Abrilian" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.20.477-498" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54E1B5C60D15C526BBB7ECDEE2A1BAE0CC3A623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580854v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580989v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05348235v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GACLM67198.2025.11232118" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052735v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mejdoul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013210500003929" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295048v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Balti" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fang Sang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503145v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfang Sang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icoten52080.2021.9493513" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Seffih" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradelles" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chouchou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/bigdaci2019_201907L015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302982v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6_24" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006454v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chebbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Farah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01565705v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cataldi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Caro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Schifanella" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742023" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577773v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Thinh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01708303v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048145v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bossard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257353v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405979v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257358v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580953v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zerdazi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580944v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580937v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580927v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000674v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maya" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580986v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580875v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gonzalez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580906v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mulatero" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601469v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_40" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596783v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Hagen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wozniak" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11370" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164489v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11374" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430696v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_10" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXM5J548-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_25" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GS29LTL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580976v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508373_17" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580910v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48753-0_28" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VM7CD5F5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lamolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-7891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177535342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgi.imt-mines-albi.fr/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webperso.iut.univ-paris8.fr/~lamolle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322271v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massra Sabeima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk Nanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.8396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Fousseyni Toure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Diourte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2021.1312030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chebbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc5020021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Dong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.2.39-59" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabderrahmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paroubek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2016.11.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXK58LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Alaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Yahia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03256275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03241125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-M. Berber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouziane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03239458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03243038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Menet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.792395" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Abrilian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.20.477-498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54E1B5C60D15C526BBB7ECDEE2A1BAE0CC3A623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05348235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GACLM67198.2025.11232118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mejdoul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013210500003929" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Balti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fang Sang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfang Sang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icoten52080.2021.9493513" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/bigdaci2019_201907L015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Seffih" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chouchou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chebbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Farah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364497" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01565705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580993v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cataldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Caro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Schifanella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Thinh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01708303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bossard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240330v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zerdazi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mulatero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601469v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_40" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Hagen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wozniak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11370" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164489v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11374" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXM5J548-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430686v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_25" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GS29LTL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580976v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508373_17" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48753-0_28" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VM7CD5F5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>