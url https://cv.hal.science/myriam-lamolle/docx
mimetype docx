--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -227,51 +227,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -755,566 +755,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart4Job: A Big Data Framework for Intelligent Job Offers Broadcasting Using Time Series Forecasting and Semantic Classification</w:t>
+                <w:t xml:space="preserve">Multi-Label Based Learning for Better Multi-Criteria Ranking of Ontology Reasoners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Benabderrahmane</w:t>
+                <w:t xml:space="preserve">Nourhène Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Mellouli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Paroubek</w:t>
+                <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Big Data Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISWC'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Proceedings of 16th International Semantic Web Conference</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03237353v1</w:t>
+                <w:t xml:space="preserve">hal-03245772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau-based revision for expressive description logics with individuals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Le Duc</w:t>
+                <w:t xml:space="preserve">Designing and Managing a Real-Time Collaborative Learning Paths by a Multi-agents Platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45, pp.63-79</w:t>
+              <w:t xml:space="preserve">WorldCIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Recent Advances in Information Systems and Technologies, Porto Santo Island (Madeira Portugal), 3, pp.205-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03237440v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranking with Ties of OWL Ontology Reasoners Based on Learned Performances, in Knowledge Discovery</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+                <w:t xml:space="preserve">Smart4Job: A Big Data Framework for Intelligent Job Offers Broadcasting Using Time Series Forecasting and Semantic Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Benabderrahmane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Paroubek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Big Data Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.16-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bdr.2016.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245764v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Label Based Learning for Better Multi-Criteria Ranking of Ontology Reasoners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourhène Alaya</w:t>
+                <w:t xml:space="preserve">Tableau-based revision for expressive description logics with individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Proceedings of 16th International Semantic Web Conference</w:t>
+              <w:t xml:space="preserve">Journal of Web Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.63-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245772v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03237440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Managing a Real-Time Collaborative Learning Paths by a Multi-agents Platform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azziz Anghour</w:t>
+                <w:t xml:space="preserve">Ranking with Ties of OWL Ontology Reasoners Based on Learned Performances, in Knowledge Discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WorldCIST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Recent Advances in Information Systems and Technologies, Porto Santo Island (Madeira Portugal), 3, pp.205-214</w:t>
+              <w:t xml:space="preserve">Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Communications in Computer and Information Science, vol. 631, pp.234-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256275v1</w:t>
+                <w:t xml:space="preserve">hal-03245764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RakSOR: Ranking of Ontology Reasoners Based on Predicted Performances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourhène Alaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1378,64 +1378,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cataldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16èmes journées francophones Extraction et Gestion des Connaissances (EGC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.407-418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1454,1181 +1454,1181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau-based revision in SHIQ</w:t>
+                <w:t xml:space="preserve">Tableau-Based Revision over SHIQ Tboxes, Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Description Logics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">20th International Conference (LPAR-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.575-590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245920v1</w:t>
+                <w:t xml:space="preserve">hal-03245953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Makes Ontology Reasoning so Arduous? Unveiling the key ontological features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Ben Yahia</w:t>
+                <w:t xml:space="preserve">Tableau-based revision in SHIQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinh Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Proceeding of 5th International Conference on Web Intelligence, Mining and Semantics</w:t>
+              <w:t xml:space="preserve">Description Logics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245799v1</w:t>
+                <w:t xml:space="preserve">hal-03245920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Framework for Fuzzy Ontology Storing onto Relational Database within an a Priori Data ntegration System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Bouziane</w:t>
+                <w:t xml:space="preserve">What Makes Ontology Reasoning so Arduous? Unveiling the key ontological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 122(15), pp.10-18</w:t>
+              <w:t xml:space="preserve">WIMS'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceeding of 5th International Conference on Web Intelligence, Mining and Semantics</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245027v1</w:t>
+                <w:t xml:space="preserve">hal-03245799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental checking of Master Data Management model based on contextual graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Le Duc</w:t>
+                <w:t xml:space="preserve">A Framework for Fuzzy Ontology Storing onto Relational Database within an a Priori Data ntegration System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E-M. Berber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bouziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9, pp.681-708</w:t>
+              <w:t xml:space="preserve">International Journal of Computer Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 122(15), pp.10-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03239458v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau-Based Revision over SHIQ TBoxes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Incremental checking of Master Data Management model based on contextual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Menet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Le Duc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPAR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Proceedings "Logic for Programming, Artificial Intelligence, and Reasoning", pp.575--590</w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.681-708</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03244460v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03239458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting Ontology Reasoner Robustness Based on Machine Learning Techniques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tableau-Based Revision over SHIQ TBoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ben Yahia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+                <w:t xml:space="preserve">T. Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">KEOD'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Proceedings of the 7th International Conference on Knowledge Engineering and Ontology Development</w:t>
+              <w:t xml:space="preserve">LPAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings "Logic for Programming, Artificial Intelligence, and Reasoning", pp.575--590</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245385v1</w:t>
+                <w:t xml:space="preserve">hal-03244460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de gestes techniques par une architecture multimedia ontologique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predicting Ontology Reasoner Robustness Based on Machine Learning Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hammamet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Avancées récentes dans le domaine des Architectures Logicielles, article sélectionné et étendus de CAL 2015 et MODA 2014, pp.119-134</w:t>
+              <w:t xml:space="preserve">KEOD'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Proceedings of the 7th International Conference on Knowledge Engineering and Ontology Development</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245886v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableau-Based Revision over SHIQ Tboxes, Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apprentissage de gestes techniques par une architecture multimedia ontologique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azziz Anghour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference (LPAR-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, pp.575-590</w:t>
+              <w:t xml:space="preserve">Hammamet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Avancées récentes dans le domaine des Architectures Logicielles, article sélectionné et étendus de CAL 2015 et MODA 2014, pp.119-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245953v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Procedure for SHOIQ with Transitive Closure of Roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On The Potential Integration of an Ontology-Based Data Access Approach in NoSQL Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Semantic Web Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (3), pp.17 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4018/jdst.2013070102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03243038v1</w:t>
+                <w:t xml:space="preserve">hal-01806817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incremental checking of Master Data Management model based on contextual graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Decision Procedure for SHOIQ with Transitive Closure of Roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chan Le Duc</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.264-279</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601463v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On The Potential Integration of an Ontology-Based Data Access Approach in NoSQL Stores</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
+                <w:t xml:space="preserve">Incremental checking of Master Data Management model based on contextual graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Faye</w:t>
+                <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4 (3), pp.17 - 30. </w:t>
+              <w:t xml:space="preserve">Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (7), pp.681-708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4018/jdst.2013070102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17517575.2013.792395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01806817v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic approach for discovering complex alignments</w:t>
               </w:r>
@@ -2912,51 +2912,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incremental Validation of MDM Model by Integrating a MDE approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2988,51 +2988,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du corpus vidéo à l'agent expressif: Utilisation des différents niveaux de représentation multimodale et émotionnelle</w:t>
+                <w:t xml:space="preserve">Du corpus vidéo à l'agent expressif. Utilisation des différents niveaux de représentation multimodale et émotionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarkis Abrilian</w:t>
@@ -3110,220 +3110,74 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03580926v1</w:t>
+                <w:t xml:space="preserve">hal-03580854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du corpus vidéo à l'agent expressif. Utilisation des différents niveaux de représentation multimodale et émotionnelle</w:t>
-[...144 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Intégration de bases de données hétérogènes via XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3332,51 +3186,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3386,411 +3240,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovereignty and usages of Generative Artificial Intelligence in Academic Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lesbegueries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GACLM 2025 - The 2nd International Generative AI and Computational Language Modelling Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Valence, Spain. pp.315-322, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/GACLM67198.2025.11232118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an Ontology-Based Framework for Textual System Requirements Extraction and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Mejdoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Lortal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEIS 2025 - 27th International Conference on Enterprise Information Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.136-143, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013210500003929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05052735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data based architecture for drought forecasting using LSTM, ARIMA, and Prophet: Case study of the Jiangsu Province, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanen Balti</w:t>
+                <w:t xml:space="preserve">A. Ben Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Fang Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Advanced Technology and Engineering (ICOTEN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Taiz, Yemen</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03295048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Big data based architecture for drought forecasting using LSTM, ARIMA, and Prophet: Case study of the Jiangsu Province, China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Balti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ben Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanfang Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedra Mellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3799,911 +3653,911 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICOTEN 2021 - International Congress of Advanced Technology and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Taiz, Yemen. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/icoten52080.2021.9493513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03503145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A BIG REMOTE SENSING DATA ANALYSIS USING DEEP LEARNING FRAMEWORK</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
+                <w:t xml:space="preserve">Decentralized Reasoning on a Network of Aligned Ontologies with Link Keys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Lhez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Big Data Analytics, Data Mining and Computational Intelligence 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, porto, Portugal. pp.119-126, </w:t>
+              <w:t xml:space="preserve">JIAF 2019 - 13èmes Journées d’Intelligence Artificielle Fondamentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.33965/bigdaci2019_201907L015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-30793-6_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03295069v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW ORDINARY CITY SHIFT TO SMART CITY? A CASE STUDY &amp;quot;CITIZEN-CENTERED</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hosni Seffih</w:t>
+                <w:t xml:space="preserve">A BIG REMOTE SENSING DATA ANALYSIS USING DEEP LEARNING FRAMEWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Balti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedra Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imed Riadh Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Fluhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULTI CONFERENCE ON COMPUTER SCIENCE AND INFORMATION SYSTEMS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference Big Data Analytics, Data Mining and Computational Intelligence 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, porto, Portugal. pp.119-126, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33965/bigdaci2019_201907L015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03581002v1</w:t>
+                <w:t xml:space="preserve">hal-03295069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized Reasoning on a Network of Aligned Ontologies with Link Keys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOW ORDINARY CITY SHIFT TO SMART CITY? A CASE STUDY &amp;quot;CITIZEN-CENTERED</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hosni Seffih</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pradelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayoub Chouchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Lhez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+                <w:t xml:space="preserve">Christian Fluhr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JIAF 2019 - 13èmes Journées d’Intelligence Artificielle Fondamentale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MULTI CONFERENCE ON COMPUTER SCIENCE AND INFORMATION SYSTEMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302982v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03581002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ONTOREV : un moteur de révision d’ontologies OWL</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+                <w:t xml:space="preserve">A comparison of big remote sensing data processing with Hadoop MapReduce and Spark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Chebbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wadii Boulila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Mellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.R. Farah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PFIA 2018 - 11e Plate-forme Intelligence Artificielle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sousse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATSIP.2018.8364497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04006454v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01930009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of big remote sensing data processing with Hadoop MapReduce and Spark</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.R. Farah</w:t>
+                <w:t xml:space="preserve">ONTOREV : un moteur de révision d’ontologies OWL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinh Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 4th International Conference on Advanced Technologies for Signal and Image Processing (ATSIP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PFIA 2018 - 11e Plate-forme Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01930009v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04006454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d'une ontologie à l'apprentissage des statistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Francophone International sur l’Enseignement de la Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Statistique (SFdS), Sep 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01565705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">It is not What but Who you Know</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Cataldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Cataldi</w:t>
+                <w:t xml:space="preserve">Luigi Di Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Schifanella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on World Wide Web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Florence, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2740908.2742023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-based Revision for Expressive Description Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Thinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4718,168 +4572,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Journées d'Intelligence Artificielle Fondamentale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A ontology for sharing open educational resources: the case of statistics teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Szoniecky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The World Conference on Online Learning: Teaching in The Digital Age – Re-Thinking Teaching &amp; Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raisonnement fondé sur un tableau compressé pour les Logiques de Description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4888,106 +4742,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Bossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Douzièmes Journées Francophones de Programmation par Contraintes JFPC 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française pour l'Intelligence Artificielle, Jun 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A semantic multimedia platform for skills learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5009,405 +4863,405 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Workshop Management of Ontology-Driven Architectures (MODA'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élément pour le pilotage de parcours personnalisés de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition de la Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH'15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éléments pour le pilotage de parcours personnalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain (EIAH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.423-425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an ontological framework for automatic generation of relational database schemas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-M. Berber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bouziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque sur l'Optimisation et les Systèmes d'Information (COSI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Béjaïa, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03245057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards plot generation in a multi-user context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guylain Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Azziz Anghour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5422,828 +5276,828 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Scientific and Interdisciplinary Conference, Digital Intelligence (DI 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Decision Procedure for $\mathcal{SHOIQ}$ with Transitive Closure of Roles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Café: a semantic multimedia collaborative platform for e-learning.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fares Belhadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilain Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWC 2013 - 12th International Semantic Web Conference 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Technologies for E-Learning (MTEL) - IEEE International Symposium of multimedia (ISM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Anaheim, United States. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01740560v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRAOn: A Distributed Reasoner for Aligned Ontologies</w:t>
+                <w:t xml:space="preserve">SHOIQ with transitive closure of roles is decidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The OWL Reasoner Evaluation Workshop 2013 (ORE 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Ulm, Germany. pp.14.1-14.6</w:t>
+              <w:t xml:space="preserve">Description Logics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Ulm, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00847315v1</w:t>
+                <w:t xml:space="preserve">hal-01740557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Café: a semantic multimedia collaborative platform for e-learning.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilain Delmas</w:t>
+                <w:t xml:space="preserve">A Decision Procedure for $\mathcal{SHOIQ}$ with Transitive Closure of Roles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Multimedia Technologies for E-Learning (MTEL) - IEEE International Symposium of multimedia (ISM 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISWC 2013 - 12th International Semantic Web Conference 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Sydney, Australia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41335-3_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905201v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SHOIQ with transitive closure of roles is decidable</w:t>
+                <w:t xml:space="preserve">DRAOn: A Distributed Reasoner for Aligned Ontologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Description Logics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Ulm, Germany</w:t>
+              <w:t xml:space="preserve">The OWL Reasoner Evaluation Workshop 2013 (ORE 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Ulm, Germany. pp.14.1-14.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01740557v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00847315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ExpSpace Tableau-based Algorithm for SHOIQ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chan Le Duc</w:t>
+                <w:t xml:space="preserve">Modlson : une nouvelle approche de modularisation d'ontologies à large échelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourhène Alaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Description Logic 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.11</w:t>
+              <w:t xml:space="preserve">EGC 2012 : 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.279 - 284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799028v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modlson : une nouvelle approche de modularisation d'ontologies à large échelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nourhène Alaya</w:t>
+                <w:t xml:space="preserve">On the Potential Integration of an Ontology-Based Data Access Approach in NoSQL Stores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Curé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadhela Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadok Ben Yahia</w:t>
+                <w:t xml:space="preserve">David Célestin Faye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2012 : 12e Conférence Internationale Francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. pp.279 - 284</w:t>
+              <w:t xml:space="preserve">Emerging Intelligent Data and Web Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bucarest, Romania. pp.166-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300568v1</w:t>
+                <w:t xml:space="preserve">hal-00799030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Potential Integration of an Ontology-Based Data Access Approach in NoSQL Stores</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An ExpSpace Tableau-based Algorithm for SHOIQ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chan Le Duc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Intelligent Data and Web Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bucarest, Romania. pp.166-173</w:t>
+              <w:t xml:space="preserve">Description Logic 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Rome, Italy. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799030v1</w:t>
+                <w:t xml:space="preserve">hal-00799028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Tableaux-Based Algorithm for SHIQ with Transitive Closure of Roles in Concept and Role Inclusion Axioms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6262,435 +6116,435 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Extended Semantic Web Conference (ESWC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Heraklion, Crete, Greece. pp.367-381, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-21034-1_25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Integration over NoSQL Stores Using Access Path Based Mappings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEXA 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Toulouse, France. pp.481-495, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-23088-2_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00738356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An API for Distributed Reasoning on Networked Ontologies with Alignments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Zimmermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Knowledge Engineering and Ontology Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Valence, Spain. pp.295-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01240330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshops (ICUMT)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+              <w:t xml:space="preserve">International Conference on Ultra Modern Telecommunications &amp; Workshops (ICUMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Petersburg, Russia. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430704v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic network adaptation based on QoS pattern recognition for multimedia streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6705,1397 +6559,1397 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Signal Processing, Image Processing and Pattern Recognition (SIP 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01025497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multimedia Ontology Driven Architecture framework (MODA) for networked multimedia systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Gomez</w:t>
+                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Expósito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 First International Conference on Networked Digital Technologies (NDT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NDT.2009.5272081⟩</w:t>
+              <w:t xml:space="preserve">Workshops (ICUMT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, St. Petersburg, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580979v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards user-centric configuration and deployment of multimedia services: A semantic framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jorge Gomez-Montalvo</w:t>
+                <w:t xml:space="preserve">A Multimedia Ontology Driven Architecture framework (MODA) for networked multimedia systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ernesto Expósito</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ultra Modern Telecommunications &amp; Workshops (ICUMT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICUMT.2009.5345421⟩</w:t>
+              <w:t xml:space="preserve">2009 First International Conference on Networked Digital Technologies (NDT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Ostrava, Czech Republic. pp.411-416, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NDT.2009.5272081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580982v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Master Data with XML Schema and UML</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">CONCEPTUAL FRAMEWORK FOR XML SCHEMA MAPPING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Zerdazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 International Workshop on Advanced Information Systems for Enterprises IWAISE '08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Barcelone, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580974v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CONCEPTUAL FRAMEWORK FOR XML SCHEMA MAPPING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DESIGNING XML PIVOT MODELS FOR MASTER DATA INTEGRATION VIA UML PROFILE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Menet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Barcelone, France</w:t>
+              <w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580957v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGNING XML PIVOT MODELS FOR MASTER DATA INTEGRATION VIA UML PROFILE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Managing Master Data with XML Schema and UML</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Enterprise Information Systems (ICEIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 International Workshop on Advanced Information Systems for Enterprises IWAISE '08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Constantine, Algeria. pp.53-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAISE.2008.11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580953v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a bidirectional transformation of UML and XML models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on E-Learning, E-Business, Enterprise Information Systems, and E-Government</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MATCHING OF ENHANCED XML SCHEMAS WITH A MEASURE OF STRUCTURAL-CONTEXT SIMILARITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Web Information Systems and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automating XML document transformations with structuring mapping result</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSREA EEE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de sources hétérogènes par matching semi-automatique de schémas XML étendus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INFORSID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Hammamet, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HyperSchéma XML: Un modèle d'intégration sémantique par enrichissement de schémas XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC 2005 : Manifestation des Jeunes Chercheurs francophones dans les domaines des STIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IRISA – IETR – LTS, Nov 2005, Rennes, pp.143-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00000674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influences on Embodied Conversational Agent's Expressivity: Toward an Individualization of the ECAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artificial Intelligence and the Simulation of Behavior (AISB)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Embodied Conversational Agents and Influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Maya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Lamolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eureopean Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garbage Collection in Object Oriented Databases Optimization of Unreachable Objects detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gonzalez</w:t>
+                <w:t xml:space="preserve">Thierry Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bazex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computer Science and Information Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, UFA, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, Share and Re-use of Data and Applications into a Federate DataBase System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Millan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mulatero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Onzièmes Journées Internationales le Génie Logiciel et ses Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (10)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-Based Revision over $$\mathcal {SHIQ}$$ TBoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8127,92 +7981,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9450, Springer Berlin Heidelberg, pp.575-590, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-662-48899-7_40⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tableau-Based Revision over $$\mathcal {SHIQ}$$ TBoxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinh Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8244,691 +8098,691 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 9450, Springer Berlin Heidelberg, pp.575-590, 2015, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-662-48899-7_40⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03596783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normes privées relatives à la sécurité et à la qualité des aliments dans le commerce international</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Private food safety and quality standards in international trade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. von Hagen</w:t>
+                <w:t xml:space="preserve">J. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterra 2014 : Logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t>
+              <w:t xml:space="preserve">Mediterra 2014 : Logistics and agro-food trade. A challenge for the Mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.417-431, 2014, Mediterra</w:t>
+              <w:t xml:space="preserve">, pp.387-399, 2014, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164488v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Private food safety and quality standards in international trade</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Normes privées relatives à la sécurité et à la qualité des aliments dans le commerce international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. von Hagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. von Hagen</w:t>
+                <w:t xml:space="preserve">J. Wozniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Hadad-Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lacirignola C. (ed.), Abis S. (ed.), Blanc P. (ed.), Albisu L.M. (ed.), Di Terlizzi B. (ed.), Felice A. (ed.), Kalaïtzis P. (ed.), Luguenot F. (ed.), Tozanli S. (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterra 2014 : Logistics and agro-food trade. A challenge for the Mediterranean</w:t>
+              <w:t xml:space="preserve">Mediterra 2014 : Logistique et commerce agro-alimentaires. Un défi pour la Méditerranée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de Sciences Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.387-399, 2014, Mediterra</w:t>
+              <w:t xml:space="preserve">, pp.417-431, 2014, Mediterra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02164489v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02164488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Model Driven Engineering Approach Applied to Master Data Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Menet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2009 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5872, Springer Berlin Heidelberg, pp.19-28, 2009, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-05290-3_10⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Path Similarity Relevant to XML Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2008 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5333, Springer Berlin Heidelberg, pp.66-75, 2008, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_25⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430686v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Path Similarity Relevant to XML Schema Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">On the Move to Meaningful Internet Systems: OTM 2008 Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5333, Springer Berlin Heidelberg, pp.66-75, 2008, Lecture Notes in Computer Science, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-88875-8_25⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03580976v1</w:t>
+                <w:t xml:space="preserve">hal-03430686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual Factors and Adaptative Multimodal Human-Computer Interaction: Multi-level Specification of Emotion and Expressivity in Embodied Conversational Agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pelachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarkis Abrilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8937,320 +8791,186 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and Using Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3554, Springer Berlin Heidelberg, pp.225-239, 2005, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/11508373_17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03430672v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contextual Factors and Adaptative Multimodal Human-Computer Interaction: Multi-level Specification of Emotion and Expressivity in Embodied Conversational Agents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An Adaptation of Our Ada95/O2 Binding to Provide Persistence to the Java Language: Sharing and Handling of Data between Heterogeneous Applications Using Persistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Millan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...146 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mulatero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliable Software Technologies — Ada-Europe’ 99</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1622, Springer Berlin Heidelberg, pp.320-331, 1999, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/3-540-48753-0_28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9260,104 +8980,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de Bases de données hétérogènes par une modélisation conceptuelle XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Lamolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amar Zerdazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00007583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9367,51 +9087,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ExpSpace Tableau-based Algorithm for SHOIQ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chan Le Duc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9437,65 +9157,65 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Curé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] 2012, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00570161v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId217"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9563,51 +9283,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="504D308F"/>
+    <w:nsid w:val="3F85B40B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9794,51 +9514,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lamolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-7891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177535342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgi.imt-mines-albi.fr/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webperso.iut.univ-paris8.fr/~lamolle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322271v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massra Sabeima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk Nanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.8396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Fousseyni Toure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Diourte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2021.1312030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chebbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc5020021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Dong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.2.39-59" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237353v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabderrahmane" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paroubek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2016.11.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXK58LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245764v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Alaya" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Yahia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245772v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03256275v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03241125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245920v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245027v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-M. Berber" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouziane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03239458v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245385v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alaya" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245953v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03243038v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601463v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Menet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.792395" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580926v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Abrilian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.20.477-498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54E1B5C60D15C526BBB7ECDEE2A1BAE0CC3A623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580989v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05348235v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GACLM67198.2025.11232118" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052735v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mejdoul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013210500003929" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295048v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Balti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fang Sang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503145v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfang Sang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icoten52080.2021.9493513" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295069v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/bigdaci2019_201907L015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581002v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Seffih" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradelles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chouchou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302982v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6_24" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chebbi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Farah" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364497" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01565705v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580993v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cataldi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Caro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Schifanella" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577773v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Thinh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01708303v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048145v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bossard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405979v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245057v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257358v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300568v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240330v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580974v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zerdazi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.11" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580957v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580953v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580944v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580937v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580931v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580927v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000674v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maya" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580986v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580875v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gonzalez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580906v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mulatero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601469v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_40" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596783v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164488v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Hagen" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wozniak" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11370" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164489v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11374" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430696v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_10" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXM5J548-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430686v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_25" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GS29LTL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580976v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430672v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508373_17" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580910v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580876v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48753-0_28" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VM7CD5F5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007583v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lamolle" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9652-7891" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/177535342" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cgi.imt-mines-albi.fr/en" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webperso.iut.univ-paris8.fr/~lamolle/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322271v5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massra Sabeima" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lamolle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azziz Anghour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedade Farouk Nanne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.8396" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505422v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadou Fousseyni Toure" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tchoffa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman El Mhamedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badie Diourte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/epe.2021.1312030" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430625v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Chebbi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedra Mellouli" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Riadh Farah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bdcc5020021" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thinh Dong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chan Le Duc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonnot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.23.2.39-59" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245772v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourh&#232;ne Alaya" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Yahia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03256275v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237353v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Benabderrahmane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mellouli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamolle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paroubek" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bdr.2016.11.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VMXK58LQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03237440v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dong" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Duc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245764v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245781v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03241125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bossard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cataldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonnot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245920v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245799v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245027v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E-M. Berber" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bouziane" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03239458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Menet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03244460v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245385v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Alaya" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylain Delmas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806817v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cur&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadhela Kerdjoudj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Faye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jdst.2013070102" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03243038v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601463v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Menet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17517575.2013.792395" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059037v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Touhami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Exp&#243;sito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059017v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Ricardo Gomez Montalvo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01059040v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580854v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarkis Abrilian" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Devillers" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Mancini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.20.477-498" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F54E1B5C60D15C526BBB7ECDEE2A1BAE0CC3A623/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580989v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05348235v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lesbegueries" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GACLM67198.2025.11232118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05052735v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mejdoul" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013210500003929" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295048v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Balti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ben Abbes" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Fang Sang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ben Abbes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanfang Sang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icoten52080.2021.9493513" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302982v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Lhez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-30793-6_24" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295069v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33965/bigdaci2019_201907L015" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03581002v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hosni Seffih" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pradelles" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Chouchou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fluhr" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01930009v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Chebbi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadii Boulila" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.R. Farah" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATSIP.2018.8364497" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006454v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01565705v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Meunier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Szoniecky" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580993v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Cataldi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Caro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Schifanella" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2740908.2742023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577773v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Thinh" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01708303v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048145v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bossard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257353v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257348v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405979v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03245057v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03257358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905201v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Belhadj" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boyer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilain Delmas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740557v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41335-3_17" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-GDS7XJ60-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00847315v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zimmermann" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300568v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadok Ben Yahia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799030v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David C&#233;lestin Faye" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799028v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21034-1_25" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738356v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Hecht" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23088-2_36" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01240330v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580982v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Montalvo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUMT.2009.5345421" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025497v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gineste" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430704v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580979v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDT.2009.5272081" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580957v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amar Zerdazi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580953v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580974v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAISE.2008.11" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580944v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580931v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580927v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000674v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580988v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Maya" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pelachaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580986v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580875v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gonzalez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Millan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bazex" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580906v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mulatero" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601469v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-48899-7_40" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596783v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164489v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. von Hagen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wozniak" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Hadad-Gauthier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11374" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164488v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iamm.ciheam.org/ress_doc/opac_css/doc_num.php?explnum_id=11370" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430696v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-05290-3_10" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-TXM5J548-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580976v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-88875-8_25" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-6GS29LTL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430686v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580910v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11508373_17" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580876v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-48753-0_28" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-VM7CD5F5-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00007583v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00570161v3" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>