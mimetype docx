--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -499,512 +499,512 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil des patients pris en charge au sein d’un réseau de télé-expertise en dermatologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected knee prosthesis – A discret choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Estelle Borne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.244.0093⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04706109v1</w:t>
+                <w:t xml:space="preserve">hal-04625014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arthroplasties du genou : une revue systémique internationale des tendances épidémiologiques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Economic analysis of digital motor rehabilitation technologies: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2024.09.011⟩</w:t>
+              <w:t xml:space="preserve">Health Economics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13561-024-00523-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850694v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected knee prosthesis – A discret choice experiment</w:t>
+                <w:t xml:space="preserve">Les arthroplasties du genou : une revue systémique internationale des tendances épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2024.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04625014v1</w:t>
+                <w:t xml:space="preserve">hal-04850694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of digital motor rehabilitation technologies: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
+                <w:t xml:space="preserve">Profil des patients pris en charge au sein d’un réseau de télé-expertise en dermatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Pons</w:t>
+                <w:t xml:space="preserve">Stéphanie Cuissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lenca</w:t>
+                <w:t xml:space="preserve">Caroline de Pauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Estelle Borne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 36 (4), pp.93-100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13561-024-00523-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.244.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663648v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knee arthroplasty: an international systemic review of epidemiological trends</w:t>
               </w:r>
@@ -2606,575 +2606,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mon appli santé, bientôt remboursée par la Sécu ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Medico-economic modelling of stroke care with telemedicine. An experience in Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Krychowski</w:t>
+                <w:t xml:space="preserve">Benjamin Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meyer Haggège</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+                <w:t xml:space="preserve">Stéphane Gantzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6 (3-4), pp.107 - 115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurtel.2017.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661656v1</w:t>
+                <w:t xml:space="preserve">hal-01661664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medico-economic modelling of stroke care with telemedicine. An experience in Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Economic evaluation methods applied to telemedicine: From a literature review to a standardized framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bongiovanni-Delarozière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Moulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 6 (3-4), pp.107 - 115. </w:t>
+              <w:t xml:space="preserve">, 2017, 6 (3-4), pp.117 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eurtel.2017.07.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eurtel.2017.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01661664v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01661660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evaluation methods applied to telemedicine: From a literature review to a standardized framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bongiovanni-Delarozière</w:t>
+                <w:t xml:space="preserve">Mon appli santé, bientôt remboursée par la Sécu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Krychowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meyer Haggège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01661660v1</w:t>
+                <w:t xml:space="preserve">hal-01661656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf docteur ? Une étude économétrique sur la recherche en ligne d'informations médicales par les patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Farajallah</w:t>
+                <w:t xml:space="preserve">Les donateurs et les contributeurs aux communautés épistémiques en ligne sont-ils les mêmes? Le cas de Wikipédia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jgem.154.0231⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4eme trimestre (156), pp.185 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.6477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342346v1</w:t>
+                <w:t xml:space="preserve">hal-01532005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les donateurs et les contributeurs aux communautés épistémiques en ligne sont-ils les mêmes? Le cas de Wikipédia.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+                <w:t xml:space="preserve">Quoi de neuf docteur ? Une étude économétrique sur la recherche en ligne d'informations médicales par les patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Farajallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4eme trimestre (156), pp.185 - 227. </w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (4), pp.231 - 251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rei.6477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jgem.154.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532005v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01342346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-chronic / E-Nephro : un démonstrateur de la prise en charge par télémédecine de l'insuffisance rénale chronique</w:t>
               </w:r>
@@ -4598,103 +4598,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Économique des Technologies Numérique de Rééducation Motrice : Une Revue Systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès de la SOFMER -Toulouse 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de la médecine Physique et de réadaptation, Dec 2024, Toulouse, France</w:t>
@@ -4857,103 +4857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Analysis of Digital Motor Rehabilitation Technologies: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes Journées des Economistes de la Santé Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
@@ -5008,51 +5008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,247 +5434,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Preferences From Surgeon to Deal With an Innovative Personalized and Connected Knee Prosthesis.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5 years of early management of skin cancer by tele-dermatology: what have we learned from real-world data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stindel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Imad Elbadisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dejonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lagorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Congress ISTA (International society for Technology in Arthroplasty)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTA (International society for Technology in Arthroplasty), Aug 2022, Kaanapli, United States</w:t>
+              <w:t xml:space="preserve">IADIS International Conference e-Society 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADIS, Mar 2022, Virtual conference, France. pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560421v1</w:t>
+                <w:t xml:space="preserve">hal-05290291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 years of early management of skin cancer by tele-dermatology: what have we learned from real-world data ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pilot Study on Preferences From Surgeon to Deal With an Innovative Personalized and Connected Knee Prosthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Lagorsse</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference e-Society 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADIS, Mar 2022, Virtual conference, France. pp.85-91</w:t>
+              <w:t xml:space="preserve">33rd International Congress ISTA (International society for Technology in Arthroplasty)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTA (International society for Technology in Arthroplasty), Aug 2022, Kaanapli, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290291v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les préférences des chirurgiens français vis-à-vis d’une prothèse personnalisée et connectée : une étude pilote.</w:t>
               </w:r>
@@ -5686,51 +5686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l’Institut Brestois en biologie Santé Matière (IBSAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Brestois en Santé Agro Matière, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5874,191 +5874,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t>
+                <w:t xml:space="preserve">Les usages numériques des personnes en situation de handicap : un levier vers une plus grande participation sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Marsouin Digital Society Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175282v1</w:t>
+                <w:t xml:space="preserve">hal-02175286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages numériques des personnes en situation de handicap : un levier vers une plus grande participation sociale ?</w:t>
+                <w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Aubry</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marsouin Digital Society Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175286v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour un robot dans la relation médecin-patient ? Valeur perçue d’un robot coach en rééducation médicale</w:t>
               </w:r>
@@ -7217,77 +7217,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf docteur ? Une étude économétrique sur la recherche en ligne d'informations médicales par les patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Farajallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVèmes Journées des Economistes de la Santé Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7325,64 +7325,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf docteur ? La relation médecin-patient à l'heure de l'Internet (application aux données &amp;quot; Ménage &amp;quot;, enquête M@rsouin 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème séminaire M@rsouin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Bénodet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8957,51 +8957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MédecinDirect : l’adaptation d’un business model pionnier à une nouvelle donne réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krychowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Krychowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business models en e-santé : modèle d'émergence et cas d'application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9056,51 +9056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’e-santé en France : panorama et business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krychowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Krychowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business models en e-santé : modèle d'émergence et cas d'application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9155,51 +9155,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluelinea : une offre à 360° au service de la Silver Économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krychowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Krychowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business models en e-santé : modèle d'émergence et cas d'application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9254,51 +9254,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BePatient : une innovation de rupture centrée sur le patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krychowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Krychowski. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business models en e-santé : modèle d'émergence et cas d'application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -10284,51 +10284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une étude médico-économique de la télémédecine en neurologie d'urgence et dans le suivi des AVC à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10804,51 +10804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rimlawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dexet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul R Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Sawadogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gayot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706109v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuissette" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pauw" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Borne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0093" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850694v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.09.011" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04850618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.104006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lamontagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities3040044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1499205/v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongiovanni-Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323002581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2022.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103463" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01959362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanch&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462318000685" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouamra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gantzer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.07.001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HQTB3QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661660v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.08.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X0Z8GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farajallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ6C0HD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Retali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacam-Denoel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610771v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Breton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH7D3J5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0162-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LTB9NVF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nassiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grouas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabarette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8f64" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisset Nolwenn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elbadisy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lagorsse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175286v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aubry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Breda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Pi&#233;ton-Breda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bru&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Ouvradou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472710v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Abreu-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sabater Berenguer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565635v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Moellmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/business-models-en-e-sante/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02007807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01830632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strauss" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737166v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sibieude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208460v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rimlawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dexet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul R Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Sawadogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gayot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.09.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuissette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pauw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Borne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04850618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.104006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lamontagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities3040044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1499205/v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongiovanni-Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323002581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2022.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103463" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01959362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanch&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462318000685" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouamra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gantzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HQTB3QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X0Z8GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farajallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ6C0HD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Retali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacam-Denoel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610771v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Breton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH7D3J5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0162-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LTB9NVF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nassiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grouas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabarette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8f64" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisset Nolwenn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elbadisy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lagorsse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aubry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Breda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Pi&#233;ton-Breda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bru&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Ouvradou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472710v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Abreu-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sabater Berenguer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565635v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Moellmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/business-models-en-e-sante/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02007807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01830632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strauss" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737166v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sibieude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208460v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>