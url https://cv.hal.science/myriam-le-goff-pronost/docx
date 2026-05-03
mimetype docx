--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -252,594 +252,594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05512968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health economic assessment of the Landes public service ‘Vivre à Domicile (VIVADOM)’ (Living at Home) based on personalised care for frail older adults with human support and digital solutions (telecare, tablet, home automation and connected objects): a Markov model study protocol</w:t>
+                <w:t xml:space="preserve">Incidence rate of total knee arthroplasties in eleven European countries: Do they reach a plateau?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoul Razak Sawadogo</w:t>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Gayot</w:t>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Nys</w:t>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Achille Tchalla</w:t>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-102907⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0312701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362990v1</w:t>
+                <w:t xml:space="preserve">hal-04884702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence rate of total knee arthroplasties in eleven European countries: Do they reach a plateau?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Health economic assessment of the Landes public service ‘Vivre à Domicile (VIVADOM)’ (Living at Home) based on personalised care for frail older adults with human support and digital solutions (telecare, tablet, home automation and connected objects): a Markov model study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Razak Sawadogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Caroline Gayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+                <w:t xml:space="preserve">Achille Tchalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (1), pp.e0312701. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e102907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0312701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2025-102907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884702v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected knee prosthesis – A discret choice experiment</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Economic analysis of digital motor rehabilitation technologies: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Clave</w:t>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30041⟩</w:t>
+              <w:t xml:space="preserve">Health Economics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13561-024-00523-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04625014v1</w:t>
+                <w:t xml:space="preserve">hal-04663648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of digital motor rehabilitation technologies: a systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected knee prosthesis – A discret choice experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.52. </w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30041. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13561-024-00523-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04663648v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les arthroplasties du genou : une revue systémique internationale des tendances épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -873,51 +873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil des patients pris en charge au sein d’un réseau de télé-expertise en dermatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Cuissette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -990,77 +990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knee arthroplasty: an international systemic review of epidemiological trends</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.104006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1107,90 +1107,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prothèse totale d'épaule en France : analyse des tendances entre 2009 et 2019 et projection à l'horizon 2070. Total shoulder arthroplasty in France: An analysis of trends between 2009 and 2019 and projections to the year 2070</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Guezou‐philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (2), pp.204-214. </w:t>
@@ -1228,103 +1228,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three-Dimensional Printed Knee Implants: Insights into Surgeons’ Points of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Apremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (5), pp.811. </w:t>
@@ -1509,90 +1509,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total shoulder arthroplasty in France: An analysis of trends between 2009 and 2019 and projections to the year 2070</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.103788. </w:t>
@@ -1643,64 +1643,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic assessments of intervention strategies in the prevention of frailty for elderly of 60 years and over living at home: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Kehoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Gayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1764,51 +1764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic evaluation of remote patient monitoring and organizational analysis according to patient involvement: a scoping review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bongiovanni-Delarozière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1855,103 +1855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prothèses Totale de Genou en France : une croissance portée par les Hommes entre 2009 et 2019. Projections à 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 109 (5), pp.733-739. </w:t>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Devanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 2022, pp.1-10. </w:t>
@@ -2123,90 +2123,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie des prothèses articulaires de genou : analyse des tendances entre 2009 et 2019 et projection à 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (2), pp.S114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2240,103 +2240,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total knee arthroplasty in France: Male-driven rise in procedures in 2009–2019 and projections for 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.103463. </w:t>
@@ -2374,51 +2374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2478,51 +2478,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-world clinical evaluation and costs of telemedicine for chronic wound management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Mourgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medico-economic modelling of stroke care with telemedicine. An experience in Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bouamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2754,51 +2754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic evaluation methods applied to telemedicine: From a literature review to a standardized framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bongiovanni-Delarozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6 (3-4), pp.117 - 135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2870,51 +2870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krychowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meyer Haggège</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4eme trimestre (156), pp.185 - 227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,51 +3056,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf docteur ? Une étude économétrique sur la recherche en ligne d'informations médicales par les patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Farajallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3319,51 +3319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigisanté : un programme pilote de prise en charge des salariés hypertendus grâce à l'usage des TIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Femery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Retali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,51 +3436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cost-effectiveness of telemedicine: lessons to learn from an international review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bongiovanni-Delarozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Rapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3531,51 +3531,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vigisanté : dépistage et accompagnement de l'hypertension artérielle par télémédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Femery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Retali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3772,51 +3772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Need for ICTs assessment in the health sector: A multidimensional framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3854,51 +3854,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The added value of thorough Economic Evaluation of Telemedicine Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Sicotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,51 +3957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teleconsultation in remote care stations: Cost-Minimisation analysis of the Guianese experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4065,51 +4065,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collectivités locales et la prise en charge des personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grouas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les classeurs de la lettre du cadre territorial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4134,51 +4134,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des TIC et proximité géographique : une analyse empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4229,51 +4229,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation des dossiers électroniques médicaux : quelles dimensions, quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nabarette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4324,51 +4324,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des dossiers électroniques médicaux : quelles dimensions, quels résultats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Nabarette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de l'offre de soins et télémedecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4497,51 +4497,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télémédecine, une nouvelle réalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACCES International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 1, pp.270 - 272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4592,368 +4592,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse Économique des Technologies Numérique de Rééducation Motrice : Une Revue Systématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+                <w:t xml:space="preserve">Exploring Knee Surgeons' Perspectives on 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
+                <w:t xml:space="preserve">Ghislaine Rolland Lozachmeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Congrès de la SOFMER -Toulouse 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of The 24th Annual Meeting of the International Society for Computer Assisted Orthopaedic Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Groningen, Netherlands. pp.117-110, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.29007/c88n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948434v1</w:t>
+                <w:t xml:space="preserve">hal-04879683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Knee Surgeons' Perspectives on 3D Printing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Analyse Économique des Technologies Numérique de Rééducation Motrice : Une Revue Systématique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Rolland Lozachmeur</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of The 24th Annual Meeting of the International Society for Computer Assisted Orthopaedic Surgery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">39ème Congrès de la SOFMER -Toulouse 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de la médecine Physique et de réadaptation, Dec 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879683v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Analysis of Digital Motor Rehabilitation Technologies: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes Journées des Economistes de la Santé Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
@@ -4982,103 +4982,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected prosthesis – A Discrete Choice Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of The 24th Annual Meeting of the International Society for Computer Assisted Orthopaedic Surgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Gronigen, Netherlands. pp.123-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5164,51 +5164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque Santé et Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5246,51 +5246,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des modalités de soutien dans le champ du handicap : l’exemple de la pair-aidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque Santé et Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5315,51 +5315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une innovation sociale pour la pleine participation des personnes en situation de handicap : le projet territorial lorientais HIT (Handicap Innovation Territoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,303 +5434,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 years of early management of skin cancer by tele-dermatology: what have we learned from real-world data ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A Pilot Study on Preferences From Surgeon to Deal With an Innovative Personalized and Connected Knee Prosthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imad Elbadisy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference e-Society 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADIS, Mar 2022, Virtual conference, France. pp.85-91</w:t>
+              <w:t xml:space="preserve">33rd International Congress ISTA (International society for Technology in Arthroplasty)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTA (International society for Technology in Arthroplasty), Aug 2022, Kaanapli, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290291v1</w:t>
+                <w:t xml:space="preserve">hal-04560421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Preferences From Surgeon to Deal With an Innovative Personalized and Connected Knee Prosthesis.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">5 years of early management of skin cancer by tele-dermatology: what have we learned from real-world data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Elbadisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dejonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Stindel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tanguy Lagorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Congress ISTA (International society for Technology in Arthroplasty)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTA (International society for Technology in Arthroplasty), Aug 2022, Kaanapli, United States</w:t>
+              <w:t xml:space="preserve">IADIS International Conference e-Society 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADIS, Mar 2022, Virtual conference, France. pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560421v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les préférences des chirurgiens français vis-à-vis d’une prothèse personnalisée et connectée : une étude pilote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l’Institut Brestois en biologie Santé Matière (IBSAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Brestois en Santé Agro Matière, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5755,103 +5755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des poses de Prothèse de Genou en France. Projection à 2030.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Badisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque annuel de l’Institut Brestois en biologie Santé Matière (IBSAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Brestois en Santé Agro Matière, Jun 2021, Brest, France</w:t>
@@ -5880,51 +5880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages numériques des personnes en situation de handicap : un levier vers une plus grande participation sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5962,51 +5962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6044,51 +6044,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour un robot dans la relation médecin-patient ? Valeur perçue d’un robot coach en rééducation médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6639,51 +6639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blood pressure telemonitoring: an economic analysis of the vigisante project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Retali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHEA 2014 : 10th World Congress International Health Economics Association : Health Economics in the Age of Longevity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6708,51 +6708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Arzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7122,51 +7122,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bruère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwénaelle Ouvradou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Le Locat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7204,51 +7204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf docteur ? Une étude économétrique sur la recherche en ligne d'informations médicales par les patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Farajallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7306,247 +7306,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf docteur ? La relation médecin-patient à l'heure de l'Internet (application aux données &amp;quot; Ménage &amp;quot;, enquête M@rsouin 2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Taking into account of patients and physicians preferences in the implementation of remotely monitored medical dialysis units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Retali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bénodet, France</w:t>
+              <w:t xml:space="preserve">8th World Congress International Health Economics Association: Transforming Health &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623229v1</w:t>
+                <w:t xml:space="preserve">hal-00623228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account of patients and physicians preferences in the implementation of remotely monitored medical dialysis units</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Quoi de neuf docteur ? La relation médecin-patient à l'heure de l'Internet (application aux données &amp;quot; Ménage &amp;quot;, enquête M@rsouin 2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress International Health Economics Association: Transforming Health &amp; Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">9ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bénodet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623228v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment évaluer l'impact des TIC dans le secteur médico-social ? Proposition d'un cadre d'évaluation multidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7597,64 +7597,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of remotely monitored medical dialysis units: dealing with multiple criteria and multiple decision makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Retali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Annual International Conference on Health Economics, Management and Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7679,51 +7679,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnes handicapées et technologies de l'information et de la communication (TIC) : un marché à soutenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Handicap 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7748,51 +7748,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle disposition à payer pour l'usage des TIC par les citoyens fragilisés à domicile ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier congrès de la Société Française des Technologies pour l'Autonomie et de Gérontechnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7817,51 +7817,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche d'un cadre d'évaluation pour un développement pérenne de la télésanté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premières assises des technologies numériques de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7886,51 +7886,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants d'usages et de non-usages d'un dossier patient partagé au sein de deux réseaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIT 2008 : congrès européen des systèmes d'information en santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7955,51 +7955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeu organisationnel et médico-économique de la télégériatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de télémédecine de l'hôpital européen Georges Pompidou (HEGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8024,51 +8024,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation financière comme déterminant d'usage des TIC pour la santé à domicile : &amp;quot; out-of-pocket &amp;quot; ou financement public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSSHC 2008 : 9th International Conference on System Science in Health Care, Septembre, Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8093,51 +8093,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des dossiers médicaux partagés au sein de deux réseaux de santé : des configurations différenciées selon la maladie et les professionnels de santé impliqués</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international « Services en ligne  Réseaux, Contenus, Usages »,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8175,51 +8175,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un lexique multilingue de la santé : approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Manuel Abreu-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Sabater Berenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8257,51 +8257,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to evaluate telemedicine ? The use of multiple criteria decision analysis in health economics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th World Congress International Health Economics Association (IHEA), Investing in Health, Barcelona, Spain, July</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8326,51 +8326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des TIC par les entreprises : quels outils pour quels liens géographiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8408,51 +8408,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un nouveau modèle économique de la télémédecine. Dépasser la simple mesure des coûts de transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Les nouvelles technologies dans la cité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2004, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8477,51 +8477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de soins et télémédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lethiais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8559,51 +8559,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la télémedecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème journées des Technologies de Communication Hospitalières de l'Association des Technologies de Communication Hospitalières. Paris, juin 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8628,51 +8628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation économique de la télémedecine : quels outils, quelles méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème journées Télémédecine, organisées par le CATEL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8710,51 +8710,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des nouvelles technologies de l'information et de la communication sur la localisation des services : entre espoir et incertitude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXVIeme colloque de L'Association de Science Régionale de Langue Française (ASRDLF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Crans Montana, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8850,51 +8850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Daley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franz Moellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Maison du dictionnaire, pp.272, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8944,51 +8944,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MédecinDirect : l’adaptation d’un business model pionnier à une nouvelle donne réglementaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krychowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9043,51 +9043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. L’e-santé en France : panorama et business models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krychowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9142,51 +9142,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluelinea : une offre à 360° au service de la Silver Économie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krychowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9241,51 +9241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BePatient : une innovation de rupture centrée sur le patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Krychowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9353,51 +9353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie et le droit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9435,51 +9435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation médico-économique : méthodes et perspectives en e-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chapitre 15 in L'avenir des Silver Tech, conception, usage et évaluation, coordonné par Michel H., Prévôt-Huille H., Picard R., Presses de l'EHESP, Rennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9504,51 +9504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel modèle économique pour les technologies de maintien à domicile des personnes âgées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Officiel des Ainés : Une mobilisation natonale d'ampleur inédite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'officiel des aînés, pp.170 - 173, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9573,51 +9573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie (chapitre 8)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Des technologies de l'information et de la communication pour la santé et l'autonomie : guide méthodologique à l'usage des investisseurs, maîtres d'oeuvre et maîtres d'ouvrage / Ouvrage collectif dirigé par Robert PICARD avec la collaboration de Antoine VIAL Thomas HOUY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fondation Telecom, pp.88-103, 2011, 978-2-915618-17-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9642,51 +9642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'évaluation économique de la télémédecine a-t-elle un sens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Strauss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9724,51 +9724,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La télémedecine en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Bretagne à l'heure de la mondialisation. M. Humbert.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapitre 23, pp.263 - 270, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9825,51 +9825,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants d'usage des TIC par les citoyens fragilisés au sein de leur lieu de vie : vers une enquête quantitative et prospective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Trémenbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9900,51 +9900,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux nouvelles approches pour l'évaluation économique de la télémédecine : l'évaluation contingente et l'analyse multicritère. Pistes de réflexion autour de la périnatalité en Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Nassiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10007,51 +10007,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation médico-économique du projet Sympad, Système de Monitoring du Patient en Pharmacie ou à Domicile, rapport de projet Investissement d'Avenir e-santé 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique); Laboratoire ICI, Information, Coordination, Incitation - EA 2652 (UBO). 2016, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10073,51 +10073,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact médico-économique et social du programme OIIS, rapport méthodologique, projet régional OIIS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sibieude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10152,51 +10152,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une étude médico-économique de la télémédecine pour la prise en charge des plaies chroniques : une étude observationnelle au sein du réseau TELAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique). 2016, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10218,51 +10218,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-économique de la télégestion mobile pour les intervenants professionnels (aides à domicile et auxiliaires de vie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UEB); Laboratoire ICI, Information, Coordination, Incitation (UBO). 2014, pp.38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10297,51 +10297,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'une étude médico-économique de la télémédecine en neurologie d'urgence et dans le suivi des AVC à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gantzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UEB); ELECYT (Entreprise); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique); Laboratoire ICI, Information, Coordination, Incitation (UBO). 2014, pp.54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10363,51 +10363,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des usages du dossier patient partagé au sein de deux réseaux de santé, analyse sociologique versus analyse des « logs files »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10455,51 +10455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des usages du dossier patient partagé au sein de deux réseaux de santé, analyse sociologique versus analyse des &amp;quot;logs files</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Le Borgne-Uguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10530,51 +10530,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du projet régional &amp;quot;Cybercommunes&amp;quot;. Evaluation des usages et analyse économique (phase 2- partie quantitative)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhak Nassiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10804,51 +10804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rimlawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dexet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul R Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362990v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Sawadogo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gayot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nys" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102907" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884702v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312701" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625014v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30041" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.09.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuissette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pauw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Borne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04850618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.104006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lamontagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities3040044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1499205/v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongiovanni-Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323002581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2022.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103463" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01959362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanch&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462318000685" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouamra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gantzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HQTB3QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X0Z8GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farajallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ6C0HD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Retali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacam-Denoel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610771v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Breton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH7D3J5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0162-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LTB9NVF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nassiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grouas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabarette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8f64" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisset Nolwenn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290291v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elbadisy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lagorsse" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560421v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aubry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Breda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Pi&#233;ton-Breda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bru&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Ouvradou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623229v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623228v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472710v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Abreu-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sabater Berenguer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565635v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Moellmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/business-models-en-e-sante/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02007807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01830632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strauss" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737166v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sibieude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208460v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rimlawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dexet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul R Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Sawadogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.09.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuissette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pauw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Borne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04850618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.104006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lamontagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities3040044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1499205/v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongiovanni-Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323002581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2022.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103463" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01959362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanch&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462318000685" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouamra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gantzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HQTB3QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X0Z8GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farajallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ6C0HD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Retali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacam-Denoel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610771v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Breton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH7D3J5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0162-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LTB9NVF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nassiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grouas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabarette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8f64" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisset Nolwenn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elbadisy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lagorsse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aubry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Breda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Pi&#233;ton-Breda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bru&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Ouvradou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623228v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472710v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Abreu-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sabater Berenguer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565635v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Moellmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/business-models-en-e-sante/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02007807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01830632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strauss" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737166v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sibieude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208460v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>