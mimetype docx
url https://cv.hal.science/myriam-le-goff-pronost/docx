--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -499,1896 +499,1896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05362990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic analysis of digital motor rehabilitation technologies: a systematic review</w:t>
+                <w:t xml:space="preserve">Prothèse totale d'épaule en France : analyse des tendances entre 2009 et 2019 et projection à l'horizon 2070. Total shoulder arthroplasty in France: An analysis of trends between 2009 and 2019 and projections to the year 2070</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+                <w:t xml:space="preserve">Aziliz Guezou‐philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+                <w:t xml:space="preserve">Éric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Economics Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13561-024-00523-5⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (2), pp.204-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2024.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04663648v1</w:t>
+                <w:t xml:space="preserve">hal-05085908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected knee prosthesis – A discret choice experiment</w:t>
+                <w:t xml:space="preserve">Les arthroplasties du genou : une revue systémique internationale des tendances épidémiologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30041⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2024.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625014v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les arthroplasties du genou : une revue systémique internationale des tendances épidémiologiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Profil des patients pris en charge au sein d’un réseau de télé-expertise en dermatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Stindel</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Cuissette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Borne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2024.09.011⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, vol. 36 (4), pp.93-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.244.0093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850694v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil des patients pris en charge au sein d’un réseau de télé-expertise en dermatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+                <w:t xml:space="preserve">Economic analysis of digital motor rehabilitation technologies: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Cuissette</w:t>
+                <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline de Pauw</w:t>
+                <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Borne</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Lenca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.244.0093⟩</w:t>
+              <w:t xml:space="preserve">Health Economics Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13561-024-00523-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706109v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04663648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knee arthroplasty: an international systemic review of epidemiological trends</w:t>
+                <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected knee prosthesis – A discret choice experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Clave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (10), pp.e30041. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e30041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2024.104006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04850618v1</w:t>
+                <w:t xml:space="preserve">hal-04625014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prothèse totale d'épaule en France : analyse des tendances entre 2009 et 2019 et projection à l'horizon 2070. Total shoulder arthroplasty in France: An analysis of trends between 2009 and 2019 and projections to the year 2070</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Knee arthroplasty: an international systemic review of epidemiological trends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (2), pp.204-214. </w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.104006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2024.01.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2024.104006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085908v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-Dimensional Printed Knee Implants: Insights into Surgeons’ Points of View</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+                <w:t xml:space="preserve">Economic evaluation of remote patient monitoring and organizational analysis according to patient involvement: a scoping review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Bertin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Bongiovanni-Delarozière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jpm13050811⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (1), pp.e59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0266462323002581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116958v1</w:t>
+                <w:t xml:space="preserve">hal-04230939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social Participation and Perceived Quality of Environment of Adults with Disabilities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Willy Allègre</w:t>
+                <w:t xml:space="preserve">Prothèses Totale de Genou en France : une croissance portée par les Hommes entre 2009 et 2019. Projections à 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disabilities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/disabilities3040044⟩</w:t>
+              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 109 (5), pp.733-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rcot.2022.10.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04625011v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total shoulder arthroplasty in France: An analysis of trends between 2009 and 2019 and projections to the year 2070</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Three-Dimensional Printed Knee Implants: Insights into Surgeons’ Points of View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Éric Stindel</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Apremont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2023.103788⟩</w:t>
+              <w:t xml:space="preserve">Journal of Personalized Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (5), pp.811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jpm13050811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560351v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic assessments of intervention strategies in the prevention of frailty for elderly of 60 years and over living at home: a systematic review</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Gayot</w:t>
+                <w:t xml:space="preserve">Social Participation and Perceived Quality of Environment of Adults with Disabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Pellichero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Nezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Lamontagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Laroche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
+                <w:t xml:space="preserve">Willy Allègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Gerentology and Geriatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-1499205/v1⟩</w:t>
+              <w:t xml:space="preserve">Disabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3 (4), pp.680-692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/disabilities3040044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117015v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04625011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Economic evaluation of remote patient monitoring and organizational analysis according to patient involvement: a scoping review</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total shoulder arthroplasty in France: An analysis of trends between 2009 and 2019 and projections to the year 2070</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziliz Guezou-Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Technology Assessment in Health Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0266462323002581⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.103788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2023.103788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230939v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prothèses Totale de Genou en France : une croissance portée par les Hommes entre 2009 et 2019. Projections à 2050</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+                <w:t xml:space="preserve">Economic assessments of intervention strategies in the prevention of frailty for elderly of 60 years and over living at home: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Kehoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gicquel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Stindel</w:t>
+                <w:t xml:space="preserve">Michel Druet-Cabanac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Chirurgie Orthopédique et Traumatologique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 109 (5), pp.733-739. </w:t>
+              <w:t xml:space="preserve">Annals of Gerentology and Geriatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.1056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.rcot.2022.10.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-1499205/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338839v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04117015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technical Feasibility of Supervision of Stretching Exercises by a Humanoid Robot Coach for Chronic Low Back Pain: The R-COOL Randomized Trial</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+                <w:t xml:space="preserve">Total knee arthroplasty in France: Male-driven rise in procedures in 2009–2019 and projections for 2050</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioMed Research International </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2022/5667223⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.103463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606239v1</w:t>
+                <w:t xml:space="preserve">hal-04116947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie des prothèses articulaires de genou : analyse des tendances entre 2009 et 2019 et projection à 2050</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (2), pp.S114. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.respe.2022.03.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total knee arthroplasty in France: Male-driven rise in procedures in 2009–2019 and projections for 2050</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Dardenne</w:t>
+                <w:t xml:space="preserve">Technical Feasibility of Supervision of Stretching Exercises by a Humanoid Robot Coach for Chronic Low Back Pain: The R-COOL Randomized Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sao Mai Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Devanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.103463. </w:t>
+              <w:t xml:space="preserve">BioMed Research International </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2022, pp.1-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2022.103463⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2022/5667223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04116947v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t>
               </w:r>
@@ -2741,51 +2741,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic evaluation methods applied to telemedicine: From a literature review to a standardized framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Bongiovanni-Delarozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2933,248 +2933,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01661656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les donateurs et les contributeurs aux communautés épistémiques en ligne sont-ils les mêmes? Le cas de Wikipédia.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jullien</w:t>
+                <w:t xml:space="preserve">Quoi de neuf docteur ? Une étude économétrique sur la recherche en ligne d'informations médicales par les patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Farajallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rei.6477⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (4), pp.231 - 251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.154.0231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532005v1</w:t>
+                <w:t xml:space="preserve">hal-01342346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf docteur ? Une étude économétrique sur la recherche en ligne d'informations médicales par les patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Farajallah</w:t>
+                <w:t xml:space="preserve">Les donateurs et les contributeurs aux communautés épistémiques en ligne sont-ils les mêmes? Le cas de Wikipédia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godefroy Dang Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jullien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (4), pp.231 - 251. </w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4eme trimestre (156), pp.185 - 227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jgem.154.0231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rei.6477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01342346v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E-chronic / E-Nephro : un démonstrateur de la prise en charge par télémédecine de l'insuffisance rénale chronique</w:t>
               </w:r>
@@ -3300,51 +3300,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigisanté : un programme pilote de prise en charge des salariés hypertendus grâce à l'usage des TIC</w:t>
+                <w:t xml:space="preserve">Vigisanté : dépistage et accompagnement de l'hypertension artérielle par télémédecine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Femery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
@@ -3362,285 +3362,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Retali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Lacam-Denoel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.17-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599794v1</w:t>
+                <w:t xml:space="preserve">hal-01006133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cost-effectiveness of telemedicine: lessons to learn from an international review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bongiovanni-Delarozière</w:t>
+                <w:t xml:space="preserve">Vigisanté : un programme pilote de prise en charge des salariés hypertendus grâce à l'usage des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Femery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Rapp</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Retali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Lacam-Denoel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75 (3), pp.S38 - S39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2014.03.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208496v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01599794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vigisanté : dépistage et accompagnement de l'hypertension artérielle par télémédecine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Femery</w:t>
+                <w:t xml:space="preserve">Cost-effectiveness of telemedicine: lessons to learn from an international review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bongiovanni-Delarozière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Véronique Lacam-Denoel</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Research in Telemedicine / La Recherche Européenne en Télémédecine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3, pp.17-25</w:t>
+              <w:t xml:space="preserve">Value in Health : the journal of the International Society for Pharmacoeconomics and Outcomes Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (7), pp.A425</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006133v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palliacom : système multimodal d'aide à la communication</w:t>
               </w:r>
@@ -4611,51 +4611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Knee Surgeons' Perspectives on 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4732,103 +4732,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse Économique des Technologies Numérique de Rééducation Motrice : Une Revue Systématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Remy-Neris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème Congrès de la SOFMER -Toulouse 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de la médecine Physique et de réadaptation, Dec 2024, Toulouse, France</w:t>
@@ -4857,103 +4857,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic Analysis of Digital Motor Rehabilitation Technologies: A Systematic Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kokouvi Geovani Agbohessou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Rémy-Néris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46èmes Journées des Economistes de la Santé Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Rennes, France</w:t>
@@ -4995,64 +4995,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pilot study on preferences from surgeons to deal with an innovative customized and connected prosthesis – A Discrete Choice Experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Clavé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Adzinyo Agbemanyole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Stindel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5112,77 +5112,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the environment on participation for adults with disabilities living in Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Pellichero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Lamontagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Routhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Willy Allegre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5233,51 +5233,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des modalités de soutien dans le champ du handicap : l’exemple de la pair-aidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5328,51 +5328,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une innovation sociale pour la pleine participation des personnes en situation de handicap : le projet territorial lorientais HIT (Handicap Innovation Territoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Nezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morisset Nolwenn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,342 +5434,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pilot Study on Preferences From Surgeon to Deal With an Innovative Personalized and Connected Knee Prosthesis.</w:t>
+                <w:t xml:space="preserve">Les préférences des chirurgiens français vis-à-vis d’une prothèse personnalisée et connectée : une étude pilote.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Le Stum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stindel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Congress ISTA (International society for Technology in Arthroplasty)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISTA (International society for Technology in Arthroplasty), Aug 2022, Kaanapli, United States</w:t>
+              <w:t xml:space="preserve">Colloque annuel de l’Institut Brestois en biologie Santé Matière (IBSAM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Brestois en Santé Agro Matière, Nov 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560421v1</w:t>
+                <w:t xml:space="preserve">hal-04560401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5 years of early management of skin cancer by tele-dermatology: what have we learned from real-world data ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Pilot Study on Preferences From Surgeon to Deal With an Innovative Personalized and Connected Knee Prosthesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Le Stum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stindel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IADIS International Conference e-Society 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IADIS, Mar 2022, Virtual conference, France. pp.85-91</w:t>
+              <w:t xml:space="preserve">33rd International Congress ISTA (International society for Technology in Arthroplasty)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISTA (International society for Technology in Arthroplasty), Aug 2022, Kaanapli, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290291v1</w:t>
+                <w:t xml:space="preserve">hal-04560421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préférences des chirurgiens français vis-à-vis d’une prothèse personnalisée et connectée : une étude pilote.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">5 years of early management of skin cancer by tele-dermatology: what have we learned from real-world data ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imad Elbadisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Dejonghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Pauw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Lagorsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque annuel de l’Institut Brestois en biologie Santé Matière (IBSAM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Brestois en Santé Agro Matière, Nov 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">IADIS International Conference e-Society 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IADIS, Mar 2022, Virtual conference, France. pp.85-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04560401v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques des poses de Prothèse de Genou en France. Projection à 2030.</w:t>
               </w:r>
@@ -5794,51 +5794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dardenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imad El Badisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5874,125 +5874,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usages numériques des personnes en situation de handicap : un levier vers une plus grande participation sociale ?</w:t>
+                <w:t xml:space="preserve">Quelle place pour un robot dans la relation médecin-patient ? Valeur perçue d’un robot coach en rééducation médicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude Aubry</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marsouin Digital Society Conference 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02175286v1</w:t>
+                <w:t xml:space="preserve">hal-02175177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Financing online project: willingness-to-pay for an ad-free Wikipedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6008,139 +6008,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02175282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour un robot dans la relation médecin-patient ? Valeur perçue d’un robot coach en rééducation médicale</w:t>
+                <w:t xml:space="preserve">Les usages numériques des personnes en situation de handicap : un levier vers une plus grande participation sociale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Simonnet</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Aubry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème conférence de l’Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">Marsouin Digital Society Conference 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175177v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to apprehend leadership related skills in a project management experiment?</w:t>
               </w:r>
@@ -6620,674 +6620,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01174273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood pressure telemonitoring: an economic analysis of the vigisante project</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Potential Business Models for Innovative ICT Platform of eHealth Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mabille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angele Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHEA 2014 : 10th World Congress International Health Economics Association : Health Economics in the Age of Longevity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Med-e-Tel 2014 : the international ehealth, telemedecine and health ICT forum for education, networking and business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01057341v1</w:t>
+                <w:t xml:space="preserve">hal-01007563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Blood pressure telemonitoring: an economic analysis of the vigisante project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Retali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t>
+              <w:t xml:space="preserve">IHEA 2014 : 10th World Congress International Health Economics Association : Health Economics in the Age of Longevity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01170285v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01057341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential Business Models for Innovative ICT Platform of eHealth Services</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Picard</w:t>
+                <w:t xml:space="preserve">Introducing complexity into project management through multi-stakeholder interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Arzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med-e-Tel 2014 : the international ehealth, telemedecine and health ICT forum for education, networking and business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">SEFI 2014 : 42th annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Birmingham, United Kingdom. pp.135 - 135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007563v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01170285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multidimensional Assessment of E- Health Projects Sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrièle Piéton-Breda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bruère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaelle Ouvradou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Le Locat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">Med-e-Tel 2013 : the internaitonal eHealth, telemedecine and health ICT forum for education, networking and business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00939474v1</w:t>
+                <w:t xml:space="preserve">hal-00845147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidimensional Assessment of E- Health Projects Sustainability</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">How to train engineering students to cope with complexity in project management ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vinouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Beugnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Gallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lassudrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med-e-Tel 2013 : the internaitonal eHealth, telemedecine and health ICT forum for education, networking and business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">SEFI 2013 : 41th SEFI Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845147v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00939474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quoi de neuf docteur ? Une étude économétrique sur la recherche en ligne d'informations médicales par les patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Farajallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIVèmes Journées des Economistes de la Santé Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7306,394 +7306,394 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into account of patients and physicians preferences in the implementation of remotely monitored medical dialysis units</w:t>
+                <w:t xml:space="preserve">Implementation of remotely monitored medical dialysis units: dealing with multiple criteria and multiple decision makers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Retali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress International Health Economics Association: Transforming Health &amp; Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">10th Annual International Conference on Health Economics, Management and Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623228v1</w:t>
+                <w:t xml:space="preserve">hal-00623645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoi de neuf docteur ? La relation médecin-patient à l'heure de l'Internet (application aux données &amp;quot; Ménage &amp;quot;, enquête M@rsouin 2009)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taking into account of patients and physicians preferences in the implementation of remotely monitored medical dialysis units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Retali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème séminaire M@rsouin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Bénodet, France</w:t>
+              <w:t xml:space="preserve">8th World Congress International Health Economics Association: Transforming Health &amp; Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623229v1</w:t>
+                <w:t xml:space="preserve">hal-00623228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment évaluer l'impact des TIC dans le secteur médico-social ? Proposition d'un cadre d'évaluation multidimensionnel</w:t>
+                <w:t xml:space="preserve">Quoi de neuf docteur ? La relation médecin-patient à l'heure de l'Internet (application aux données &amp;quot; Ménage &amp;quot;, enquête M@rsouin 2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Picard</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Pénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Suire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASSISTH 2011: 2ème conférence internationale sur l' accessibilité et systèmes de suppléance aux personnes en situations de handicap,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
+              <w:t xml:space="preserve">9ème séminaire M@rsouin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Bénodet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623644v1</w:t>
+                <w:t xml:space="preserve">hal-00623229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of remotely monitored medical dialysis units: dealing with multiple criteria and multiple decision makers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment évaluer l'impact des TIC dans le secteur médico-social ? Proposition d'un cadre d'évaluation multidimensionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Annual International Conference on Health Economics, Management and Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ASSISTH 2011: 2ème conférence internationale sur l' accessibilité et systèmes de suppléance aux personnes en situations de handicap,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00623645v1</w:t>
+                <w:t xml:space="preserve">hal-00623644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnes handicapées et technologies de l'information et de la communication (TIC) : un marché à soutenir</w:t>
               </w:r>
@@ -7880,234 +7880,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00473911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants d'usages et de non-usages d'un dossier patient partagé au sein de deux réseaux de santé</w:t>
+                <w:t xml:space="preserve">La participation financière comme déterminant d'usage des TIC pour la santé à domicile : &amp;quot; out-of-pocket &amp;quot; ou financement public ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HIT 2008 : congrès européen des systèmes d'information en santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">ICSSHC 2008 : 9th International Conference on System Science in Health Care, Septembre, Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739697v1</w:t>
+                <w:t xml:space="preserve">hal-00726400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeu organisationnel et médico-économique de la télégériatrie</w:t>
+                <w:t xml:space="preserve">Les déterminants d'usages et de non-usages d'un dossier patient partagé au sein de deux réseaux de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de télémédecine de l'hôpital européen Georges Pompidou (HEGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">HIT 2008 : congrès européen des systèmes d'information en santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02136555v1</w:t>
+                <w:t xml:space="preserve">hal-00739697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation financière comme déterminant d'usage des TIC pour la santé à domicile : &amp;quot; out-of-pocket &amp;quot; ou financement public ?</w:t>
+                <w:t xml:space="preserve">Enjeu organisationnel et médico-économique de la télégériatrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSSHC 2008 : 9th International Conference on System Science in Health Care, Septembre, Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée de télémédecine de l'hôpital européen Georges Pompidou (HEGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726400v1</w:t>
+                <w:t xml:space="preserve">hal-02136555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages des dossiers médicaux partagés au sein de deux réseaux de santé : des configurations différenciées selon la maladie et les professionnels de santé impliqués</w:t>
               </w:r>
@@ -10001,238 +10001,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation médico-économique du projet Sympad, Système de Monitoring du Patient en Pharmacie ou à Domicile, rapport de projet Investissement d'Avenir e-santé 1</w:t>
+                <w:t xml:space="preserve">Réalisation d'une étude médico-économique de la télémédecine pour la prise en charge des plaies chroniques : une étude observationnelle au sein du réseau TELAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique); Laboratoire ICI, Information, Coordination, Incitation - EA 2652 (UBO). 2016, pp.56</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique). 2016, pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01599754v1</w:t>
+                <w:t xml:space="preserve">hal-01337234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact médico-économique et social du programme OIIS, rapport méthodologique, projet régional OIIS.</w:t>
+                <w:t xml:space="preserve">Evaluation médico-économique du projet Sympad, Système de Monitoring du Patient en Pharmacie ou à Domicile, rapport de projet Investissement d'Avenir e-santé 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); École supérieure des sciences économiques et commerciales (.); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique); Laboratoire ICI, Information, Coordination, Incitation (UBO). 2016, pp.48</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique); Laboratoire ICI, Information, Coordination, Incitation - EA 2652 (UBO). 2016, pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01411672v1</w:t>
+                <w:t xml:space="preserve">hal-01599754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation d'une étude médico-économique de la télémédecine pour la prise en charge des plaies chroniques : une étude observationnelle au sein du réseau TELAP</w:t>
+                <w:t xml:space="preserve">Evaluation de l'impact médico-économique et social du programme OIIS, rapport méthodologique, projet régional OIIS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Le Goff-Pronost</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique). 2016, pp.53</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sibieude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Dépt. Logique des Usages, Sciences Sociales et de l'Information (Institut Mines-Télécom-Télécom Bretagne-UBL); École supérieure des sciences économiques et commerciales (.); Môle armoricain de recherche sur la société de l'information et les usages d'internet (Groupement d'intérêt scientifique); Laboratoire ICI, Information, Coordination, Incitation (UBO). 2016, pp.48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01337234v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse socio-économique de la télégestion mobile pour les intervenants professionnels (aides à domicile et auxiliaires de vie)</w:t>
               </w:r>
@@ -10804,51 +10804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rimlawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dexet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul R Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Sawadogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30041" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.09.011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706109v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuissette" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pauw" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Borne" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0093" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04850618v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.104006" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625011v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nezan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lamontagne" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities3040044" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1499205/v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongiovanni-Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323002581" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338839v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2022.10.014" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.050" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116947v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103463" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01959362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanch&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462318000685" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouamra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gantzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HQTB3QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X0Z8GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342346v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farajallah" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0231" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ6C0HD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599794v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Retali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacam-Denoel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.037" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208496v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006133v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610771v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Breton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH7D3J5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0162-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LTB9NVF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nassiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grouas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabarette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8f64" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisset Nolwenn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560421v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290291v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elbadisy" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lagorsse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560401v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175286v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aubry" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057341v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007563v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabille" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Breda" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845147v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Pi&#233;ton-Breda" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bru&#232;re" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Ouvradou" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623228v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623229v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623644v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623645v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472710v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739697v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136555v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726400v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Abreu-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sabater Berenguer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565635v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Moellmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/business-models-en-e-sante/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02007807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01830632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strauss" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737166v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599754v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411672v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sibieude" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337234v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208460v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rimlawi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dexet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul R Sawadogo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Kehoua" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jarlif.2025.100036" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884702v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Le Stum" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Le Goff-Pronost" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Stindel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dardenne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0312701" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362990v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Razak Sawadogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gayot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Nys" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Tchalla" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2025-102907" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-05085908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou&#8208;philippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Stindel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.01.005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850694v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2024.09.011" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706109v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cuissette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pauw" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Borne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.244.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663648v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Adzinyo Agbemanyole" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokouvi Geovani Agbohessou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pons" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenca" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier R&#233;my-N&#233;ris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13561-024-00523-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clave" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e30041" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04850618v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2024.104006" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230939v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bongiovanni-Delarozi&#232;re" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462323002581" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05338839v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gicquel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rcot.2022.10.014" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Apremont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jpm13050811" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625011v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Pellichero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Nezan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Lamontagne" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Routhier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy All&#232;gre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/disabilities3040044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560351v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziliz Guezou-Philippe" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2023.103788" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117015v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Laroche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Druet-Cabanac" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1499205/v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116947v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2022.103463" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116925v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Clav&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.050" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03606239v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Blanchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Nguyen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Devanne" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simonnet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2022/5667223" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338895v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godefroy Dang Nguyen" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48150/jbssr.v2no8.2021.a2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01959362v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Mourgeon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Blanch&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc T&#233;ot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Benateau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0266462318000685" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661664v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bouamra" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gantzer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moulin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.07.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9HQTB3QR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2017.08.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0X0Z8GWD-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661656v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Krychowski" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meyer Hagg&#232;ge" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Farajallah" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry P&#233;nard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Suire" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.154.0231" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.6477" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342360v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Kessler" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thilly" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Noel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Combe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Merville" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurtel.2015.10.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ6C0HD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Femery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Retali" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lacam-Denoel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599794v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2014.03.037" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208496v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rapp" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610771v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryvonne Abraham" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boissi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Breton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Saux" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.01.010" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JH7D3J5K-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631231v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486269v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Sicotte" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10198-009-0162-5" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4LTB9NVF-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00486278v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Nassiri" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhak Nassiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121144v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grouas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lethiais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00169465v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Nabarette" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121143v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1295-926X(03)00056-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121148v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879683v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Rolland Lozachmeur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/c88n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948434v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Remy-Neris" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948304v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884643v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29007/8f64" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117036v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willy Allegre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117058v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morisset Nolwenn" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pichot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Somat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560401v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stindel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560421v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05290291v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad Elbadisy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dejonghe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Lagorsse" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04560436v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imad El Badisy" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175177v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175282v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Aubry" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01661642v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vinouze" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Adam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Baux" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494159v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beugnard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lassudrie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174273v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gall&#233;e" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007563v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mabille" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angele Martin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Breda" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01057341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170285v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845147v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabri&#232;le Pi&#233;ton-Breda" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bru&#232;re" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;naelle Ouvradou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Le Locat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939474v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799708v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623645v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Meyer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623228v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623229v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624138v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00472710v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473911v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726400v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739697v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136555v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136638v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136733v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Manuel Abreu-Garcia" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Sabater Berenguer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092437v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092445v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138210v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138929v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347518v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00565635v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Daley" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz Moellmann" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879383v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/business-models-en-e-sante/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879378v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879384v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879381v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02007807v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Benoit" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01830632v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574841v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808042v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strauss" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132885v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00737166v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Tr&#233;menbert" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00092443v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337234v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599754v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411672v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sibieude" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01174414v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208460v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121149v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Le Borgne-Uguen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Berthelot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00676966v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121146v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prigent" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>