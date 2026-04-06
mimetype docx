--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Lewkowicz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz, Professeur, Informatique, Technologies numériques pour la coopération, CSCW</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4144-0622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089284879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9001-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'enseigne dans le programme d'ingénieurs &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Systèmes d'Information&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer-Supported Cooperative Work (IFX1 - en anglais), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Object-Oriented Analysis and Design (IF02A - en anglais), Niveau L3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de plateformes pour l'économie collaborative (IF31 - en français), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur d'Informatique au sein du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST3N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire Informatique et Société Numérique) de l'Université de Technologie de Troyes, et de l'axe Technologies et Pratiques (ex équipe Tech-CICO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mène des recherches dans le domaine du Travail Coopératif Assisté par Ordinateur (ou CSCW, Computer-Supported Cooperative Work)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse à la conception de systèmes socio-techniques. Cela consiste à définir des systèmes pour assuser des pratiques collectives existantes ou à concevoir de nouvelles activités collectives. Mon travail de recherche est interdisciplinaire et propose des réflections, des analyses et des approches de conceptions pour la définition de nouveaux produits et services pour accompagner les collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les principaux domaines d'application de ces travaux sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La santé, et en particulier la coordination entre professionnels qui appartiennent à différentes organisations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'industrie, et en particulier la transformation numérique, et comment les travailleurs font face à l'évolution des pratiques et l'introduction de nouveaux systèmes (IoT, Jumeau Numérique, Réalité Augmentée) liés à cette transformation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les communautés locales, et en particulier le rôle que les technologies numériques peuvent jouer pour accompagner leurs activités. Je me suis intéressée en particulier au mouvement maker et à l'économie de plateformes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe LIST3N, laboratoire Informatique et Société Numérique de Troyes, UTT - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://recherche.utt.fr/list3n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de déontologie de l'UTT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice du projet ciblé PILOT du PEPR eNSEMBLE - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.pepr-ensemble.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Steering Committee de l'association EUSSET (précédemment : chair elect 2017-2020 puis chair 2020-2023 - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.eusset.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur en chef adjoint Journal CSCW - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of CSCW </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N'hésitez pas à me contacter si :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes intéressé.e par mener une recherche sur la conception et/ou l'usage de systèmes assistant la coopération ou la coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes un.e étudiant.e à la recherche d'un stage ou d'un job étudiants pour quelques heures par semaine, j'ai souvent des opportunités.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l’information médicale à l’épreuve de l’IA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation territoriale du Numérique en Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (HS1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I do not see the point of using the system&amp;quot;. Understanding a Broken Policy Knot in the Primary Care Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Plegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Debates in CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work (CSCW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.553-557. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-024-09507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l'information médicale à l'épreuve de l'IA: Performance et incertitude du codage en centre hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of a digital twin as an intelligent asset management system of a railway infrastructure: application to the work scheduling process at SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.2302-2308. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.191-212. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation on the Shopfloor: CSCW in Manufacturing and Industry Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkil Clemmensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-022-09446-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (GROUP), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Knotworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Grönvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Rechem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (21), pp.11148. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182111148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ‘ECSCW Contributions’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.627-628. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-020-09389-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Health Records and Patient-Oriented Infrastructures: Building Technology, Shaping (New) Patients, and Healthcare Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Maria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cabitza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing “Turn to Practice” in the Digital Transformation of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3-4), pp.655-683. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domestication des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.172.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymity Interacting with Participation on a Q&A site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-016-0660-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prototype Testing to Field Trials: The Implication of Senior Users in the Evaluation of a Social Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical issues related to the implication of elderlies in the design process – The case of a Living Lab approach for designing and evaluating social TV services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche interdisciplinaire d’ingénierie des pratiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.6.121-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learnt from the Socio-Technical Design of Social TV Services with Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijskd.2014040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision connectée pour l'engagement dans une vie sociale des personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Experience Around Component Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdst.2013100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSCW 2013 Adjunct Proceedings The 13th European Conference on Computer Supported Cooperative Work 21 - 25. September 2013, Paphos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Colombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIMI Report Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (596), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/dpb.v40i596.13587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Social Interaction in AAL: Methodological reflections on the coupling of real household Living Lab and SmartHome approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Embedded Collaborative Practices: Introduction to a Special Issue based on the COOP 2010 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4-5), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-011-9147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW : Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Digital Information Management, 6 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.369219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.73-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique numérique : médiatiser l'activité d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du médecin généraliste : une approche cognitive de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médicale de l'Assurance Maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche centrée utilisateur pour la conception d'un portail coopératif d'aide à l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Février Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Darses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.2.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of COOP'04 workshop on interaction and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGROUP Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1027228.1027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured groupware for a collective decision-making aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 136 (2), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(01)00120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management: A New Process For Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation of decision-making processes in design teams with a new formalism of design rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (4), pp.396-408. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01206118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, Breadcrumbs, and Patina: Exploring and Designing with Traces of Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Larsen-Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Klokmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Linehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCW Companion '25: Companion of the Computer-Supported Cooperative Work and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bergen Norway, Norway. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715070.3748288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Conventions: a Conceptual Framework and Practical Guide to Reflect on Digitally-Supported Cooperative Work Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn Estonia, Estonia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre coopération inter-organisationnelle et gestion des soins aux patients : une analyse de l'appropriation de deux systèmes de téléconsultation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better quality of life at work: How to collectively define digital communication conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSCW, Jun 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'analyse et la conception dans les écologies d'artefacts réglementées (MADRAE) : Analyse d’un cas à propos de pratiques coopératives en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote 2 : Promoting the diversity of digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 26th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.2-2, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shion Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ws03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Analysis and Design in Regulated Artifacts Ecologies (MADRAE): a Case for Cooperative Practices in Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Good. How Technology Adoption and Technological Artefacts can support a Local Community: two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '23: The 11th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSSET, May 2023, Lahti Finland, France. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3593743.3593755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of a digital twin to design computational coordination mechanisms. The case of the French railway infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling documentation and communication practices to support integrated care pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of transferring UX designs and insights across products and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Fedosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schmidt-Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zürich (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021-wsmc05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a word? Platforms Supporting the Platform Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI '20: Shaping Experiences, Shaping Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tallinn, Estonia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419249.3420167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the local domestication of a teleconsultation solution is influenced by the adoption of a national policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2020_ep06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do CSCW Insights Lose Out to Management Intuitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rune Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Light</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciolfi Luigina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Technical Mechanisms for Supporting Sharing Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Korsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020 : The 18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie 4.0 – l’impact de la transformation numérique sur l’activité des techniciens de production et de maintenance dans un grand groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de psychologie ergonomique (EPIQUE). Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Optimisation Still Cannot Avoid Coordinative Artifacts and Their Pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2018, the 16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Papers: A New Venue for ECSCW 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computer Supported Cooperative Work, ECSCW 2017 - Exploratory Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sheffield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2017-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&T 2017 - Technologies for the common good. Chairs' welcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Schuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France. pp.v-viii, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé et domicile - L'approche du Travail Coopératif Assisté par Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting on the Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Santa Clara, United States. pp.3545-3558, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Symposium on Systems Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is Not Because You Have Tools that You Must use Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, France. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Users and Stakeholders: The Emotional and the Personal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foad Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Baljko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2996292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Quorans are still Quorans, just anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2768545.2768551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Respite and Support : Technological Opportunities for Spousal Caregiversrt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '15: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1155-1158, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d’espace en ligne pour diminuer le fardeau des aidants informels de patients souffrant de la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "L'Internet des Faibles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tech-CICO, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARE: An Application to Support the Collective Management of Patients at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.743-748, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2015.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Factors on Social TV Research in Real Elderly Persons’ Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Schnittert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Walczuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation des pratiques d'un accueil de jour à l'initiative d'aidants familiaux comme inspiration pour concevoir une plate-forme de soutien social sur l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude en Télésanté (JetSan 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and coordination in the context of informal care (CCCiC 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Brešković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the companion publication of the 17th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States. pp.339-342, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556420.2558862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Respite that fits our needs”: Learning from a Day Care Service Defined by Spouse Caregivers to Design a Social Support Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCIC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urge for Empirically-informed Design of Social-Oriented AAL Applications – The Example of 2 AAL Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Software Development for Enhancing Accessibility and Fighting Info-exclusion, DSAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vigo, Spain. pp.379-388, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Key Factors for Building a Support network for Spousal caregivers of Alzheimer’s Disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP Workshop on Collaboration and Coordination in the Context of Informal Care (GROUP CCCiC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sanibel Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCiC): Concepts, Methods, and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Breškovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schinkinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New York, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660398.2660430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated social interactions: a personal assistant to enhance the social life of seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AAL Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Collective Practices in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Formality: Informal Communication in Health Practices CSCW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAREXP: AN ECLIPSE PLUG-IN FOR EXPERTISE SHARING AMONG DEVELOPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WBC 2012 - IADIS International Conference Web Based Communities and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling Against Social Isolation of the Elderly—The Design of SmartTV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4093-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing elderly social relationships through TV-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd ACM SIGHIT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the knowledge sharing dimension of social support: The case of Aloa-aidants.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Philadelphia, United States. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2011.5928694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive TV Services to Improve Elderly Social Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2011 Workshop: Promoting an supporting healthy living by design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating social support practices into online services for family caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 international conference on Supporting group work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sanibel Island, United States. pp.71, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531674.1531685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception de services d'information et de communication dédiés aux communautés d'aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a cooperation tool to extend face-to-face problem-solving in a healthcare network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la coopération par l'indexation semi-automatique d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW: Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Information Management (ICDIM), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotation service for e-library: enhancing collaborative reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.25-29, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions in a healthcare network: First step for the design of a flexible information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Electronic Patient's File: Assisting Conversations in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Cooperative Systems Design: Seamless Integration of Artifacts and Conversations -- Enhanced Concepts of Infrastructure for Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amsterdam, Netherlands. pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'activité d'annotation discursive pour la conception d'un collecticiel support à l'herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de collecticiels basée sur un modèle théorique de l’activité : principes, exemple et démarche d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées d'Etude en Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation: textual media for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Annotation for Collaboration - Methods, Tools and Practices (IWAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of activity model-based groupware: methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprise (WETICE'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2005.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Participative Framework as a design model for newsgroups: PartRoOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2004: Cooperative Systems Design - Scenario-Based Design of Collaborative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Hyères Les Palmiers, France. pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un modèle de l'activité de co-construction de sens à un modèle de conception d'un collecticiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based Annotation System for Improving Cooperation in a Care Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops in connection with the 4th International Conference on Web Engineering (ICWE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PartRoOM, un modèle basé sur le cadre participatif pour la conception d’un forum de discussion profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une traçabilité de la prise de décision à travers une modélisation des échanges médiatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide through the construction of a groupware for efficient knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Problem-Solving Models to Design Efficient Cooperative Knowledge-Management Systems Based on Formalization and Traceability of Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2000: Knowledge Engineering and Knowledge Management Methods, Models, and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Juan-les-Pins, France. pp.288-295, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39967-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Cooperative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2023, 978-3-319-27648-9. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_30-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in France: A Favourable Ecosystem for Alternative Platforms Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.263-284, 2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86897-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: An Ecosystem Favourable to the Development of the Sharing Economy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Klimczuk, Vida Česnuitytė, and Gabriela Avram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collaborative Economy in Action: European Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Limerick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-127, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for Motivations: Building on Two Local Communities Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Teli (ed.), Chiara Bassetti (ed.) Becoming a Platform in Europe: On the Governance of the Collaborative Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/9781680838411.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18. Zoom sur les scénarios et &amp;lt;i&amp;gt;personas&amp;lt;/i&amp;gt;, outils pour une conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des silver tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.357-368, 2018, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaboration to Preserve the Quality of Life of Patients at Home—A Design Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Healthcare That Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.39-57, 2018, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812583-0.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Hermes Science Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-142, 2017, Collection santé, technologies et société, 1784052213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Methods of Involving Users in Co-development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Soyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-27, 2017, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and health technology assessment: Controlling and establishing reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.71-80, 2017, Health Engineering and Society Series, 978-1-786-30113-0. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design: Methodologies for Investigating, Developing and Sharing Knowledge in View of New Solutions for Future Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Janalhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.43-69, 2017, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les messages électroniques face à la multi-activité : des pistes de reconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laflaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Patterns in Home Care Work: Supporting Collaboration Among Self-Employed Care Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2016: Proceedings of the 12th International Conference on the Design of Cooperative Systems, 23-27 May 2016, Trento, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-154, 2016, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33464-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing and Supporting Cooperative Practices: An Interdisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Socially Embedded Technologies in the Real-World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-190, 2015, Computer Supported Cooperative Work, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6720-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Work Practices of an Inter-professional Home Care Team: Supporting a Dynamic Approach for Quality Home Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014 - Proceedings of the 11th International Conference on the Design of Cooperative Systems, 27-30 May 2014, Nice (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2014, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06498-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LivingLab Approach to Involve Elderly in the Design of Smart TV Applications Offering Communication Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8029, pp.325-334, 2013, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Online Social Support Application for Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6778, 2011, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Social Support Online Services for Communities of Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Information Systems Workshops. BIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer, Berlin, Heidelberg, pp.336-347, 2009, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03424-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des activités d'annotation : De la glose au document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salembier, Pascal and Zacklad, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Publishing, pp.153-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations: A Way to Capture Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4251, pp.1131-1138, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11892960_136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cognitive des usages de Memo-net, collecticiel pour une gestion coopérative des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.345-366, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecticiels pour la construction collective du sens - définition, principes de conception, exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le storytelling : concepts, outils et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.293-314, 2005, 978-2746211674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle forme de gestion des connaissances basée sur la structuration des interactions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie et capitalisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.49-64, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Memory in Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.147-162, 2001, 978-1-4471-0351-6. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-0351-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anonymity Increase the Chance to Get Feedback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de connaissances : Concevoir une chaussure Decathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des modèles dans la conception de systèmes pour des pratiques collectives médiatisées - Contributions méthodologiques, conceptuelles et instrumentales à une recherche interdisciplinaire en CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Technologie de Compiègne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03610688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Thinking for Sustainable Practice-Centered Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-proofing: Making Practice-Based IT Design Sustainable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Overlook of Maintenance Practices in the Digitalization of Railway Maintenance Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lauferon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centered Computing on the Design of Cooperation Technologies – Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data at the Workspace- Working with data: collecting, analyzing and using traces of work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_ws04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROUP '16: Proceedings of the 19th International Conference on Supporting Group Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Lukosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island Florida USA, United States. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-4503-4276-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Designing Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France. Springer London, 2010, 978-1-84996-211-7. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Raphael, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop on Cooperative Models Based on Argumentation in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop : Cooperative Models based on Argumentation in Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Biot, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Coopération, Innovation et Technologies&amp;quot;, CITE'2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération, Innovation, Technologie, CITE'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Ambient Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (3), 2012, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (4-5), 2011, Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Lewkowicz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz, Professeur, Informatique, Technologies numériques pour la coopération, CSCW</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4144-0622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089284879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9001-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'enseigne dans le programme d'ingénieurs &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Systèmes d'Information&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer-Supported Cooperative Work (IFX1 - en anglais), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Object-Oriented Analysis and Design (IF02A - en anglais), Niveau L3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de plateformes pour l'économie collaborative (IF31 - en français), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur d'Informatique au sein du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST3N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire Informatique et Société Numérique) de l'Université de Technologie de Troyes, et de l'axe Technologies et Pratiques (ex équipe Tech-CICO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mène des recherches dans le domaine du Travail Coopératif Assisté par Ordinateur (ou CSCW, Computer-Supported Cooperative Work)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse à la conception de systèmes socio-techniques. Cela consiste à définir des systèmes pour assuser des pratiques collectives existantes ou à concevoir de nouvelles activités collectives. Mon travail de recherche est interdisciplinaire et propose des réflections, des analyses et des approches de conceptions pour la définition de nouveaux produits et services pour accompagner les collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les principaux domaines d'application de ces travaux sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La santé, et en particulier la coordination entre professionnels qui appartiennent à différentes organisations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'industrie, et en particulier la transformation numérique, et comment les travailleurs font face à l'évolution des pratiques et l'introduction de nouveaux systèmes (IoT, Jumeau Numérique, Réalité Augmentée) liés à cette transformation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les communautés locales, et en particulier le rôle que les technologies numériques peuvent jouer pour accompagner leurs activités. Je me suis intéressée en particulier au mouvement maker et à l'économie de plateformes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe LIST3N, laboratoire Informatique et Société Numérique de Troyes, UTT - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://recherche.utt.fr/list3n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de déontologie de l'UTT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice du projet ciblé PILOT du PEPR eNSEMBLE - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.pepr-ensemble.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Steering Committee de l'association EUSSET (précédemment : chair elect 2017-2020 puis chair 2020-2023 - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.eusset.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur en chef adjoint Journal CSCW - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of CSCW </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N'hésitez pas à me contacter si :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes intéressé.e par mener une recherche sur la conception et/ou l'usage de systèmes assistant la coopération ou la coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes un.e étudiant.e à la recherche d'un stage ou d'un job étudiants pour quelques heures par semaine, j'ai souvent des opportunités.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l’information médicale à l’épreuve de l’IA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation territoriale du Numérique en Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (HS1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I do not see the point of using the system&amp;quot;. Understanding a Broken Policy Knot in the Primary Care Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Plegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Debates in CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work (CSCW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.553-557. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-024-09507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l'information médicale à l'épreuve de l'IA: Performance et incertitude du codage en centre hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of a digital twin as an intelligent asset management system of a railway infrastructure: application to the work scheduling process at SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.2302-2308. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.191-212. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation on the Shopfloor: CSCW in Manufacturing and Industry Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkil Clemmensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-022-09446-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (GROUP), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Knotworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Grönvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Rechem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (21), pp.11148. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182111148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ‘ECSCW Contributions’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.627-628. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-020-09389-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Health Records and Patient-Oriented Infrastructures: Building Technology, Shaping (New) Patients, and Healthcare Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Maria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cabitza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing “Turn to Practice” in the Digital Transformation of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3-4), pp.655-683. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domestication des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.172.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymity Interacting with Participation on a Q&A site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-016-0660-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prototype Testing to Field Trials: The Implication of Senior Users in the Evaluation of a Social Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical issues related to the implication of elderlies in the design process – The case of a Living Lab approach for designing and evaluating social TV services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche interdisciplinaire d’ingénierie des pratiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.6.121-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learnt from the Socio-Technical Design of Social TV Services with Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijskd.2014040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision connectée pour l'engagement dans une vie sociale des personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Experience Around Component Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdst.2013100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSCW 2013 Adjunct Proceedings The 13th European Conference on Computer Supported Cooperative Work 21 - 25. September 2013, Paphos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Colombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIMI Report Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (596), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/dpb.v40i596.13587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Social Interaction in AAL: Methodological reflections on the coupling of real household Living Lab and SmartHome approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Embedded Collaborative Practices: Introduction to a Special Issue based on the COOP 2010 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4-5), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-011-9147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW : Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Digital Information Management, 6 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.369219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.73-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique numérique : médiatiser l'activité d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du médecin généraliste : une approche cognitive de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médicale de l'Assurance Maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche centrée utilisateur pour la conception d'un portail coopératif d'aide à l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Février Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Darses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.2.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of COOP'04 workshop on interaction and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGROUP Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1027228.1027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured groupware for a collective decision-making aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 136 (2), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(01)00120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management: A New Process For Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation of decision-making processes in design teams with a new formalism of design rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (4), pp.396-408. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01206118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, Breadcrumbs, and Patina: Exploring and Designing with Traces of Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Larsen-Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Klokmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Linehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCW Companion '25: Companion of the Computer-Supported Cooperative Work and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bergen Norway, Norway. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715070.3748288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Conventions: a Conceptual Framework and Practical Guide to Reflect on Digitally-Supported Cooperative Work Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn Estonia, Estonia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre coopération inter-organisationnelle et gestion des soins aux patients : une analyse de l'appropriation de deux systèmes de téléconsultation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better quality of life at work: How to collectively define digital communication conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSCW, Jun 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'analyse et la conception dans les écologies d'artefacts réglementées (MADRAE) : Analyse d’un cas à propos de pratiques coopératives en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote 2 : Promoting the diversity of digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 26th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.2-2, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shion Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ws03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Analysis and Design in Regulated Artifacts Ecologies (MADRAE): a Case for Cooperative Practices in Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Good. How Technology Adoption and Technological Artefacts can support a Local Community: two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '23: The 11th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSSET, May 2023, Lahti Finland, France. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3593743.3593755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of a digital twin to design computational coordination mechanisms. The case of the French railway infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling documentation and communication practices to support integrated care pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of transferring UX designs and insights across products and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Fedosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schmidt-Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zürich (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021-wsmc05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a word? Platforms Supporting the Platform Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI '20: Shaping Experiences, Shaping Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tallinn, Estonia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419249.3420167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the local domestication of a teleconsultation solution is influenced by the adoption of a national policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2020_ep06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do CSCW Insights Lose Out to Management Intuitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rune Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Light</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciolfi Luigina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Technical Mechanisms for Supporting Sharing Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Korsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020 : The 18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie 4.0 – l’impact de la transformation numérique sur l’activité des techniciens de production et de maintenance dans un grand groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de psychologie ergonomique (EPIQUE). Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Optimisation Still Cannot Avoid Coordinative Artifacts and Their Pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2018, the 16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Papers: A New Venue for ECSCW 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computer Supported Cooperative Work, ECSCW 2017 - Exploratory Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sheffield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2017-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&T 2017 - Technologies for the common good. Chairs' welcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Schuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France. pp.v-viii, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé et domicile - L'approche du Travail Coopératif Assisté par Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting on the Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Santa Clara, United States. pp.3545-3558, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Symposium on Systems Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is Not Because You Have Tools that You Must use Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, France. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Users and Stakeholders: The Emotional and the Personal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foad Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Baljko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2996292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Quorans are still Quorans, just anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2768545.2768551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Respite and Support : Technological Opportunities for Spousal Caregiversrt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '15: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1155-1158, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d’espace en ligne pour diminuer le fardeau des aidants informels de patients souffrant de la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "L'Internet des Faibles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tech-CICO, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARE: An Application to Support the Collective Management of Patients at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.743-748, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2015.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Factors on Social TV Research in Real Elderly Persons’ Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Schnittert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Walczuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation des pratiques d'un accueil de jour à l'initiative d'aidants familiaux comme inspiration pour concevoir une plate-forme de soutien social sur l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude en Télésanté (JetSan 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and coordination in the context of informal care (CCCiC 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Brešković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the companion publication of the 17th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States. pp.339-342, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556420.2558862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Respite that fits our needs”: Learning from a Day Care Service Defined by Spouse Caregivers to Design a Social Support Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCIC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urge for Empirically-informed Design of Social-Oriented AAL Applications – The Example of 2 AAL Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Software Development for Enhancing Accessibility and Fighting Info-exclusion, DSAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vigo, Spain. pp.379-388, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Key Factors for Building a Support network for Spousal caregivers of Alzheimer’s Disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP Workshop on Collaboration and Coordination in the Context of Informal Care (GROUP CCCiC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sanibel Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCiC): Concepts, Methods, and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Breškovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schinkinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New York, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660398.2660430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated social interactions: a personal assistant to enhance the social life of seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AAL Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Collective Practices in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Formality: Informal Communication in Health Practices CSCW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAREXP: AN ECLIPSE PLUG-IN FOR EXPERTISE SHARING AMONG DEVELOPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WBC 2012 - IADIS International Conference Web Based Communities and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing elderly social relationships through TV-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd ACM SIGHIT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling Against Social Isolation of the Elderly—The Design of SmartTV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4093-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the knowledge sharing dimension of social support: The case of Aloa-aidants.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Philadelphia, United States. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2011.5928694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive TV Services to Improve Elderly Social Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2011 Workshop: Promoting an supporting healthy living by design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating social support practices into online services for family caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 international conference on Supporting group work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sanibel Island, United States. pp.71, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531674.1531685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception de services d'information et de communication dédiés aux communautés d'aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a cooperation tool to extend face-to-face problem-solving in a healthcare network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la coopération par l'indexation semi-automatique d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions in a healthcare network: First step for the design of a flexible information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotation service for e-library: enhancing collaborative reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.25-29, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW: Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Information Management (ICDIM), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Electronic Patient's File: Assisting Conversations in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Cooperative Systems Design: Seamless Integration of Artifacts and Conversations -- Enhanced Concepts of Infrastructure for Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amsterdam, Netherlands. pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'activité d'annotation discursive pour la conception d'un collecticiel support à l'herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de collecticiels basée sur un modèle théorique de l’activité : principes, exemple et démarche d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées d'Etude en Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation: textual media for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Annotation for Collaboration - Methods, Tools and Practices (IWAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of activity model-based groupware: methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprise (WETICE'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2005.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Participative Framework as a design model for newsgroups: PartRoOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2004: Cooperative Systems Design - Scenario-Based Design of Collaborative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Hyères Les Palmiers, France. pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un modèle de l'activité de co-construction de sens à un modèle de conception d'un collecticiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based Annotation System for Improving Cooperation in a Care Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops in connection with the 4th International Conference on Web Engineering (ICWE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PartRoOM, un modèle basé sur le cadre participatif pour la conception d’un forum de discussion profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une traçabilité de la prise de décision à travers une modélisation des échanges médiatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide through the construction of a groupware for efficient knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Problem-Solving Models to Design Efficient Cooperative Knowledge-Management Systems Based on Formalization and Traceability of Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2000: Knowledge Engineering and Knowledge Management Methods, Models, and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Juan-les-Pins, France. pp.288-295, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39967-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Cooperative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2023, 978-3-319-27648-9. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_30-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in France: A Favourable Ecosystem for Alternative Platforms Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.263-284, 2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86897-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: An Ecosystem Favourable to the Development of the Sharing Economy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Klimczuk, Vida Česnuitytė, and Gabriela Avram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collaborative Economy in Action: European Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Limerick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-127, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for Motivations: Building on Two Local Communities Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Teli (ed.), Chiara Bassetti (ed.) Becoming a Platform in Europe: On the Governance of the Collaborative Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/9781680838411.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18. Zoom sur les scénarios et &amp;lt;i&amp;gt;personas&amp;lt;/i&amp;gt;, outils pour une conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des silver tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.357-368, 2018, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaboration to Preserve the Quality of Life of Patients at Home—A Design Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Healthcare That Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.39-57, 2018, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812583-0.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Methods of Involving Users in Co-development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Soyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-27, 2017, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Hermes Science Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-142, 2017, Collection santé, technologies et société, 1784052213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and health technology assessment: Controlling and establishing reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.71-80, 2017, Health Engineering and Society Series, 978-1-786-30113-0. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design: Methodologies for Investigating, Developing and Sharing Knowledge in View of New Solutions for Future Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Janalhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.43-69, 2017, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les messages électroniques face à la multi-activité : des pistes de reconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laflaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Patterns in Home Care Work: Supporting Collaboration Among Self-Employed Care Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2016: Proceedings of the 12th International Conference on the Design of Cooperative Systems, 23-27 May 2016, Trento, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-154, 2016, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33464-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing and Supporting Cooperative Practices: An Interdisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Socially Embedded Technologies in the Real-World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-190, 2015, Computer Supported Cooperative Work, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6720-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Work Practices of an Inter-professional Home Care Team: Supporting a Dynamic Approach for Quality Home Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014 - Proceedings of the 11th International Conference on the Design of Cooperative Systems, 27-30 May 2014, Nice (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2014, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06498-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LivingLab Approach to Involve Elderly in the Design of Smart TV Applications Offering Communication Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8029, pp.325-334, 2013, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Online Social Support Application for Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6778, 2011, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Social Support Online Services for Communities of Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Information Systems Workshops. BIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer, Berlin, Heidelberg, pp.336-347, 2009, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03424-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des activités d'annotation : De la glose au document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salembier, Pascal and Zacklad, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Publishing, pp.153-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations: A Way to Capture Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4251, pp.1131-1138, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11892960_136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cognitive des usages de Memo-net, collecticiel pour une gestion coopérative des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.345-366, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecticiels pour la construction collective du sens - définition, principes de conception, exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le storytelling : concepts, outils et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.293-314, 2005, 978-2746211674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle forme de gestion des connaissances basée sur la structuration des interactions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie et capitalisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.49-64, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Memory in Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.147-162, 2001, 978-1-4471-0351-6. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-0351-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anonymity Increase the Chance to Get Feedback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de connaissances : Concevoir une chaussure Decathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des modèles dans la conception de systèmes pour des pratiques collectives médiatisées - Contributions méthodologiques, conceptuelles et instrumentales à une recherche interdisciplinaire en CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Technologie de Compiègne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03610688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Thinking for Sustainable Practice-Centered Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-proofing: Making Practice-Based IT Design Sustainable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Overlook of Maintenance Practices in the Digitalization of Railway Maintenance Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lauferon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centered Computing on the Design of Cooperation Technologies – Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data at the Workspace- Working with data: collecting, analyzing and using traces of work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_ws04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROUP '16: Proceedings of the 19th International Conference on Supporting Group Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Lukosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island Florida USA, United States. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-4503-4276-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Designing Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France. Springer London, 2010, 978-1-84996-211-7. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Raphael, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop on Cooperative Models Based on Argumentation in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop : Cooperative Models based on Argumentation in Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Biot, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Coopération, Innovation et Technologies&amp;quot;, CITE'2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération, Innovation, Technologie, CITE'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Ambient Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (3), 2012, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (4-5), 2011, Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6BC6635B"/>
+    <w:nsid w:val="3CDDBA3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="C79FE917"/>
+    <w:nsid w:val="B93E7ADA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4A615B0C"/>
+    <w:nsid w:val="B6AE7AA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8AB423D6"/>
+    <w:nsid w:val="D09AF6E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="8ED27B31"/>
+    <w:nsid w:val="721DFAC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lewkowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4144-0622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089284879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9001-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/formations/diplome-d-ingenieur/informatique-et-systemes-d-information" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.utt.fr/list3n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-ensemble.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eusset.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/journal/10606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plegat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-024-09507-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04438871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Stalder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09446-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-020-09389-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Maria Piras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cabitza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bannon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09364-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09347-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.172.0033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Paskuda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-016-0660-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.271" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Alaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3MXS19M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.121-140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijskd.2014040101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdst.2013100102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Korn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dpb.v40i596.13587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Budweg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schering" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rohde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-011-9147-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369219" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.73-94" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03ABBB488F8EE0E1F51CAB867C971D9C5E560D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F&#233;vrier Quesada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.11-31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9389B3D97EAF66AC709B13B0F38C73212B1F4DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027228.1027229" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lewkowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Larsen-Ledet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Klokmose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Linehan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Ciolfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715070.3748288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cruciani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Andrea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593755" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fedosov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt-Rauch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Ojala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021-wsmc05" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02988171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#248;dker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boden" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419249.3420167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rune Christensen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Ingrid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Light" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciolfi Luigina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514838v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avram" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sarcevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schuler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310975v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858477" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920159v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Muller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957317" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957288" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Hamidi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Baljko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;n Schorch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2996292" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2768545.2768551" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923848v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702563" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918553v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schnittert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Walczuch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Tellio&#287;lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido Fabiano Pinatti de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558862" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.02.042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02592000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schinkinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660398.2660430" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939404v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4093-1_18" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919039v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110369" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952960v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531674.1531685" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu-Courtier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548604v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320583" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_30-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03545645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86897-0_12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404732v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/andrzej-klimczuk/docs/chapter_09_france_an_ecosystem_favourable_to_the_d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680838411.ch6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0357" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506114v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aiguier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bourquard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dubois" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-co-conception-en-living-lab-sante-et-autonomie-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940235v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch3" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Janalhiac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923441v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540073v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6720-4_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02534268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_37" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03424-4_41" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548569v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892960_136" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCJ87ZZ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888945v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-03610688v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03609334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867766v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lauferon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po06" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939725v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lukosch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Muller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/2957276" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939734v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943166v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943198v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0029" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953003v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lewkowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4144-0622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089284879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9001-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/formations/diplome-d-ingenieur/informatique-et-systemes-d-information" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.utt.fr/list3n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-ensemble.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eusset.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/journal/10606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plegat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-024-09507-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04438871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Stalder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09446-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-020-09389-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Maria Piras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cabitza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bannon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09364-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09347-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.172.0033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Paskuda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-016-0660-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.271" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Alaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3MXS19M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.121-140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijskd.2014040101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdst.2013100102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Korn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dpb.v40i596.13587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Budweg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schering" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rohde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-011-9147-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369219" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.73-94" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03ABBB488F8EE0E1F51CAB867C971D9C5E560D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F&#233;vrier Quesada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.11-31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9389B3D97EAF66AC709B13B0F38C73212B1F4DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027228.1027229" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lewkowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Larsen-Ledet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Klokmose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Linehan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Ciolfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715070.3748288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cruciani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Andrea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593755" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fedosov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt-Rauch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Ojala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021-wsmc05" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02988171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#248;dker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boden" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419249.3420167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rune Christensen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Ingrid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Light" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciolfi Luigina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514838v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avram" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sarcevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schuler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310975v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858477" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920159v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Muller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957317" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957288" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Hamidi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Baljko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;n Schorch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2996292" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2768545.2768551" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923848v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702563" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918553v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schnittert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Walczuch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Tellio&#287;lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido Fabiano Pinatti de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558862" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.02.042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02592000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schinkinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660398.2660430" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919039v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110369" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4093-1_18" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952960v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531674.1531685" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu-Courtier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320583" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_30-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03545645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86897-0_12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404732v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/andrzej-klimczuk/docs/chapter_09_france_an_ecosystem_favourable_to_the_d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680838411.ch6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0357" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506114v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aiguier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bourquard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dubois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-co-conception-en-living-lab-sante-et-autonomie-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Janalhiac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923441v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540073v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6720-4_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02534268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_37" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03424-4_41" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548569v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892960_136" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCJ87ZZ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888945v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-03610688v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03609334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867766v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lauferon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po06" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939725v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lukosch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Muller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/2957276" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939734v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943166v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943198v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0029" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953003v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>