--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Lewkowicz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz, Professeur, Informatique, Technologies numériques pour la coopération, CSCW</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4144-0622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089284879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9001-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'enseigne dans le programme d'ingénieurs &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Systèmes d'Information&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer-Supported Cooperative Work (IFX1 - en anglais), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Object-Oriented Analysis and Design (IF02A - en anglais), Niveau L3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de plateformes pour l'économie collaborative (IF31 - en français), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur d'Informatique au sein du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST3N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire Informatique et Société Numérique) de l'Université de Technologie de Troyes, et de l'axe Technologies et Pratiques (ex équipe Tech-CICO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mène des recherches dans le domaine du Travail Coopératif Assisté par Ordinateur (ou CSCW, Computer-Supported Cooperative Work)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse à la conception de systèmes socio-techniques. Cela consiste à définir des systèmes pour assuser des pratiques collectives existantes ou à concevoir de nouvelles activités collectives. Mon travail de recherche est interdisciplinaire et propose des réflections, des analyses et des approches de conceptions pour la définition de nouveaux produits et services pour accompagner les collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les principaux domaines d'application de ces travaux sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La santé, et en particulier la coordination entre professionnels qui appartiennent à différentes organisations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'industrie, et en particulier la transformation numérique, et comment les travailleurs font face à l'évolution des pratiques et l'introduction de nouveaux systèmes (IoT, Jumeau Numérique, Réalité Augmentée) liés à cette transformation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les communautés locales, et en particulier le rôle que les technologies numériques peuvent jouer pour accompagner leurs activités. Je me suis intéressée en particulier au mouvement maker et à l'économie de plateformes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe LIST3N, laboratoire Informatique et Société Numérique de Troyes, UTT - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://recherche.utt.fr/list3n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de déontologie de l'UTT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice du projet ciblé PILOT du PEPR eNSEMBLE - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.pepr-ensemble.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Steering Committee de l'association EUSSET (précédemment : chair elect 2017-2020 puis chair 2020-2023 - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.eusset.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur en chef adjoint Journal CSCW - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of CSCW </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N'hésitez pas à me contacter si :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes intéressé.e par mener une recherche sur la conception et/ou l'usage de systèmes assistant la coopération ou la coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes un.e étudiant.e à la recherche d'un stage ou d'un job étudiants pour quelques heures par semaine, j'ai souvent des opportunités.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l’information médicale à l’épreuve de l’IA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation territoriale du Numérique en Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (HS1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I do not see the point of using the system&amp;quot;. Understanding a Broken Policy Knot in the Primary Care Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Plegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Debates in CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work (CSCW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.553-557. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-024-09507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l'information médicale à l'épreuve de l'IA: Performance et incertitude du codage en centre hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of a digital twin as an intelligent asset management system of a railway infrastructure: application to the work scheduling process at SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.2302-2308. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.191-212. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation on the Shopfloor: CSCW in Manufacturing and Industry Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkil Clemmensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-022-09446-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (GROUP), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Knotworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Grönvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Rechem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (21), pp.11148. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182111148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ‘ECSCW Contributions’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.627-628. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-020-09389-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Health Records and Patient-Oriented Infrastructures: Building Technology, Shaping (New) Patients, and Healthcare Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Maria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cabitza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing “Turn to Practice” in the Digital Transformation of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3-4), pp.655-683. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domestication des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.172.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymity Interacting with Participation on a Q&A site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-016-0660-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prototype Testing to Field Trials: The Implication of Senior Users in the Evaluation of a Social Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical issues related to the implication of elderlies in the design process – The case of a Living Lab approach for designing and evaluating social TV services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche interdisciplinaire d’ingénierie des pratiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.6.121-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learnt from the Socio-Technical Design of Social TV Services with Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijskd.2014040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision connectée pour l'engagement dans une vie sociale des personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Experience Around Component Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdst.2013100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSCW 2013 Adjunct Proceedings The 13th European Conference on Computer Supported Cooperative Work 21 - 25. September 2013, Paphos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Colombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIMI Report Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (596), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/dpb.v40i596.13587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Social Interaction in AAL: Methodological reflections on the coupling of real household Living Lab and SmartHome approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Embedded Collaborative Practices: Introduction to a Special Issue based on the COOP 2010 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4-5), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-011-9147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW : Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Digital Information Management, 6 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.369219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.73-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique numérique : médiatiser l'activité d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du médecin généraliste : une approche cognitive de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médicale de l'Assurance Maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche centrée utilisateur pour la conception d'un portail coopératif d'aide à l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Février Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Darses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.2.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of COOP'04 workshop on interaction and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGROUP Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1027228.1027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured groupware for a collective decision-making aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 136 (2), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(01)00120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management: A New Process For Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation of decision-making processes in design teams with a new formalism of design rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (4), pp.396-408. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01206118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, Breadcrumbs, and Patina: Exploring and Designing with Traces of Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Larsen-Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Klokmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Linehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCW Companion '25: Companion of the Computer-Supported Cooperative Work and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bergen Norway, Norway. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715070.3748288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Conventions: a Conceptual Framework and Practical Guide to Reflect on Digitally-Supported Cooperative Work Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn Estonia, Estonia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre coopération inter-organisationnelle et gestion des soins aux patients : une analyse de l'appropriation de deux systèmes de téléconsultation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better quality of life at work: How to collectively define digital communication conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSCW, Jun 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'analyse et la conception dans les écologies d'artefacts réglementées (MADRAE) : Analyse d’un cas à propos de pratiques coopératives en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote 2 : Promoting the diversity of digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 26th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.2-2, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shion Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ws03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Analysis and Design in Regulated Artifacts Ecologies (MADRAE): a Case for Cooperative Practices in Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Good. How Technology Adoption and Technological Artefacts can support a Local Community: two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '23: The 11th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSSET, May 2023, Lahti Finland, France. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3593743.3593755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of a digital twin to design computational coordination mechanisms. The case of the French railway infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling documentation and communication practices to support integrated care pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of transferring UX designs and insights across products and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Fedosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schmidt-Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zürich (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021-wsmc05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a word? Platforms Supporting the Platform Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI '20: Shaping Experiences, Shaping Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tallinn, Estonia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419249.3420167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the local domestication of a teleconsultation solution is influenced by the adoption of a national policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2020_ep06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do CSCW Insights Lose Out to Management Intuitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rune Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Light</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciolfi Luigina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Technical Mechanisms for Supporting Sharing Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Korsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020 : The 18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie 4.0 – l’impact de la transformation numérique sur l’activité des techniciens de production et de maintenance dans un grand groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de psychologie ergonomique (EPIQUE). Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Optimisation Still Cannot Avoid Coordinative Artifacts and Their Pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2018, the 16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Papers: A New Venue for ECSCW 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computer Supported Cooperative Work, ECSCW 2017 - Exploratory Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sheffield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2017-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&T 2017 - Technologies for the common good. Chairs' welcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Schuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France. pp.v-viii, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé et domicile - L'approche du Travail Coopératif Assisté par Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting on the Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Santa Clara, United States. pp.3545-3558, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Symposium on Systems Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is Not Because You Have Tools that You Must use Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, France. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Users and Stakeholders: The Emotional and the Personal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foad Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Baljko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2996292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Quorans are still Quorans, just anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2768545.2768551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Respite and Support : Technological Opportunities for Spousal Caregiversrt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '15: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1155-1158, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d’espace en ligne pour diminuer le fardeau des aidants informels de patients souffrant de la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "L'Internet des Faibles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tech-CICO, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARE: An Application to Support the Collective Management of Patients at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.743-748, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2015.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Factors on Social TV Research in Real Elderly Persons’ Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Schnittert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Walczuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation des pratiques d'un accueil de jour à l'initiative d'aidants familiaux comme inspiration pour concevoir une plate-forme de soutien social sur l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude en Télésanté (JetSan 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and coordination in the context of informal care (CCCiC 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Brešković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the companion publication of the 17th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States. pp.339-342, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556420.2558862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Respite that fits our needs”: Learning from a Day Care Service Defined by Spouse Caregivers to Design a Social Support Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCIC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urge for Empirically-informed Design of Social-Oriented AAL Applications – The Example of 2 AAL Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Software Development for Enhancing Accessibility and Fighting Info-exclusion, DSAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vigo, Spain. pp.379-388, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Key Factors for Building a Support network for Spousal caregivers of Alzheimer’s Disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP Workshop on Collaboration and Coordination in the Context of Informal Care (GROUP CCCiC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sanibel Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCiC): Concepts, Methods, and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Breškovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schinkinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New York, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660398.2660430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated social interactions: a personal assistant to enhance the social life of seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AAL Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Collective Practices in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Formality: Informal Communication in Health Practices CSCW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAREXP: AN ECLIPSE PLUG-IN FOR EXPERTISE SHARING AMONG DEVELOPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WBC 2012 - IADIS International Conference Web Based Communities and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing elderly social relationships through TV-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd ACM SIGHIT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling Against Social Isolation of the Elderly—The Design of SmartTV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4093-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the knowledge sharing dimension of social support: The case of Aloa-aidants.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Philadelphia, United States. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2011.5928694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive TV Services to Improve Elderly Social Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2011 Workshop: Promoting an supporting healthy living by design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating social support practices into online services for family caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 international conference on Supporting group work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sanibel Island, United States. pp.71, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531674.1531685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception de services d'information et de communication dédiés aux communautés d'aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a cooperation tool to extend face-to-face problem-solving in a healthcare network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la coopération par l'indexation semi-automatique d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions in a healthcare network: First step for the design of a flexible information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotation service for e-library: enhancing collaborative reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.25-29, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW: Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Information Management (ICDIM), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Electronic Patient's File: Assisting Conversations in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Cooperative Systems Design: Seamless Integration of Artifacts and Conversations -- Enhanced Concepts of Infrastructure for Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amsterdam, Netherlands. pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'activité d'annotation discursive pour la conception d'un collecticiel support à l'herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de collecticiels basée sur un modèle théorique de l’activité : principes, exemple et démarche d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées d'Etude en Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation: textual media for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Annotation for Collaboration - Methods, Tools and Practices (IWAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of activity model-based groupware: methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprise (WETICE'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2005.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Participative Framework as a design model for newsgroups: PartRoOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2004: Cooperative Systems Design - Scenario-Based Design of Collaborative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Hyères Les Palmiers, France. pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un modèle de l'activité de co-construction de sens à un modèle de conception d'un collecticiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based Annotation System for Improving Cooperation in a Care Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops in connection with the 4th International Conference on Web Engineering (ICWE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PartRoOM, un modèle basé sur le cadre participatif pour la conception d’un forum de discussion profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une traçabilité de la prise de décision à travers une modélisation des échanges médiatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide through the construction of a groupware for efficient knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Problem-Solving Models to Design Efficient Cooperative Knowledge-Management Systems Based on Formalization and Traceability of Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2000: Knowledge Engineering and Knowledge Management Methods, Models, and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Juan-les-Pins, France. pp.288-295, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39967-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Cooperative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2023, 978-3-319-27648-9. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_30-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in France: A Favourable Ecosystem for Alternative Platforms Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.263-284, 2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86897-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: An Ecosystem Favourable to the Development of the Sharing Economy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Klimczuk, Vida Česnuitytė, and Gabriela Avram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collaborative Economy in Action: European Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Limerick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-127, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for Motivations: Building on Two Local Communities Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Teli (ed.), Chiara Bassetti (ed.) Becoming a Platform in Europe: On the Governance of the Collaborative Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/9781680838411.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18. Zoom sur les scénarios et &amp;lt;i&amp;gt;personas&amp;lt;/i&amp;gt;, outils pour une conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des silver tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.357-368, 2018, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaboration to Preserve the Quality of Life of Patients at Home—A Design Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Healthcare That Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.39-57, 2018, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812583-0.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Methods of Involving Users in Co-development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Soyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-27, 2017, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Hermes Science Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-142, 2017, Collection santé, technologies et société, 1784052213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and health technology assessment: Controlling and establishing reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.71-80, 2017, Health Engineering and Society Series, 978-1-786-30113-0. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design: Methodologies for Investigating, Developing and Sharing Knowledge in View of New Solutions for Future Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Janalhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.43-69, 2017, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les messages électroniques face à la multi-activité : des pistes de reconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laflaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Patterns in Home Care Work: Supporting Collaboration Among Self-Employed Care Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2016: Proceedings of the 12th International Conference on the Design of Cooperative Systems, 23-27 May 2016, Trento, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-154, 2016, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33464-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing and Supporting Cooperative Practices: An Interdisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Socially Embedded Technologies in the Real-World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-190, 2015, Computer Supported Cooperative Work, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6720-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Work Practices of an Inter-professional Home Care Team: Supporting a Dynamic Approach for Quality Home Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014 - Proceedings of the 11th International Conference on the Design of Cooperative Systems, 27-30 May 2014, Nice (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2014, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06498-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LivingLab Approach to Involve Elderly in the Design of Smart TV Applications Offering Communication Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8029, pp.325-334, 2013, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Online Social Support Application for Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6778, 2011, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Social Support Online Services for Communities of Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Information Systems Workshops. BIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer, Berlin, Heidelberg, pp.336-347, 2009, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03424-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des activités d'annotation : De la glose au document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salembier, Pascal and Zacklad, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Publishing, pp.153-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations: A Way to Capture Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4251, pp.1131-1138, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11892960_136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cognitive des usages de Memo-net, collecticiel pour une gestion coopérative des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.345-366, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecticiels pour la construction collective du sens - définition, principes de conception, exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le storytelling : concepts, outils et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.293-314, 2005, 978-2746211674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle forme de gestion des connaissances basée sur la structuration des interactions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie et capitalisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.49-64, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Memory in Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.147-162, 2001, 978-1-4471-0351-6. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-0351-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anonymity Increase the Chance to Get Feedback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de connaissances : Concevoir une chaussure Decathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des modèles dans la conception de systèmes pour des pratiques collectives médiatisées - Contributions méthodologiques, conceptuelles et instrumentales à une recherche interdisciplinaire en CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Technologie de Compiègne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03610688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Thinking for Sustainable Practice-Centered Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-proofing: Making Practice-Based IT Design Sustainable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Overlook of Maintenance Practices in the Digitalization of Railway Maintenance Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lauferon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centered Computing on the Design of Cooperation Technologies – Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data at the Workspace- Working with data: collecting, analyzing and using traces of work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_ws04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROUP '16: Proceedings of the 19th International Conference on Supporting Group Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Lukosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island Florida USA, United States. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-4503-4276-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Designing Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France. Springer London, 2010, 978-1-84996-211-7. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Raphael, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop on Cooperative Models Based on Argumentation in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop : Cooperative Models based on Argumentation in Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Biot, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Coopération, Innovation et Technologies&amp;quot;, CITE'2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération, Innovation, Technologie, CITE'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Ambient Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (3), 2012, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (4-5), 2011, Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Lewkowicz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz, Professeur, Informatique, Technologies numériques pour la coopération, CSCW</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4144-0622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089284879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9001-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'enseigne dans le programme d'ingénieurs &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Systèmes d'Information&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer-Supported Cooperative Work (IFX1 - en anglais), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Object-Oriented Analysis and Design (IF02A - en anglais), Niveau L3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de plateformes pour l'économie collaborative (IF31 - en français), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur d'Informatique au sein du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST3N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire Informatique et Société Numérique) de l'Université de Technologie de Troyes, et de l'axe Technologies et Pratiques (ex équipe Tech-CICO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mène des recherches dans le domaine du Travail Coopératif Assisté par Ordinateur (ou CSCW, Computer-Supported Cooperative Work)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse à la conception de systèmes socio-techniques. Cela consiste à définir des systèmes pour assuser des pratiques collectives existantes ou à concevoir de nouvelles activités collectives. Mon travail de recherche est interdisciplinaire et propose des réflections, des analyses et des approches de conceptions pour la définition de nouveaux produits et services pour accompagner les collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les principaux domaines d'application de ces travaux sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La santé, et en particulier la coordination entre professionnels qui appartiennent à différentes organisations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'industrie, et en particulier la transformation numérique, et comment les travailleurs font face à l'évolution des pratiques et l'introduction de nouveaux systèmes (IoT, Jumeau Numérique, Réalité Augmentée) liés à cette transformation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les communautés locales, et en particulier le rôle que les technologies numériques peuvent jouer pour accompagner leurs activités. Je me suis intéressée en particulier au mouvement maker et à l'économie de plateformes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe LIST3N, laboratoire Informatique et Société Numérique de Troyes, UTT - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://recherche.utt.fr/list3n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de déontologie de l'UTT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice du projet ciblé PILOT du PEPR eNSEMBLE - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.pepr-ensemble.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Steering Committee de l'association EUSSET (précédemment : chair elect 2017-2020 puis chair 2020-2023 - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.eusset.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur en chef adjoint Journal CSCW - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of CSCW </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N'hésitez pas à me contacter si :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes intéressé.e par mener une recherche sur la conception et/ou l'usage de systèmes assistant la coopération ou la coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes un.e étudiant.e à la recherche d'un stage ou d'un job étudiants pour quelques heures par semaine, j'ai souvent des opportunités.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l’information médicale à l’épreuve de l’IA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation territoriale du Numérique en Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (HS1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I do not see the point of using the system&amp;quot;. Understanding a Broken Policy Knot in the Primary Care Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Plegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Debates in CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work (CSCW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.553-557. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-024-09507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l'information médicale à l'épreuve de l'IA: Performance et incertitude du codage en centre hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of a digital twin as an intelligent asset management system of a railway infrastructure: application to the work scheduling process at SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.2302-2308. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (GROUP), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.191-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation on the Shopfloor: CSCW in Manufacturing and Industry Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkil Clemmensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-022-09446-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Knotworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Grönvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Rechem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (21), pp.11148. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182111148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ‘ECSCW Contributions’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.627-628. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-020-09389-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Health Records and Patient-Oriented Infrastructures: Building Technology, Shaping (New) Patients, and Healthcare Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Maria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cabitza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing “Turn to Practice” in the Digital Transformation of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3-4), pp.655-683. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymity Interacting with Participation on a Q&A site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-016-0660-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domestication des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.172.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche interdisciplinaire d’ingénierie des pratiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.6.121-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prototype Testing to Field Trials: The Implication of Senior Users in the Evaluation of a Social Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical issues related to the implication of elderlies in the design process – The case of a Living Lab approach for designing and evaluating social TV services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learnt from the Socio-Technical Design of Social TV Services with Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijskd.2014040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision connectée pour l'engagement dans une vie sociale des personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Experience Around Component Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdst.2013100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSCW 2013 Adjunct Proceedings The 13th European Conference on Computer Supported Cooperative Work 21 - 25. September 2013, Paphos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Colombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIMI Report Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (596), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/dpb.v40i596.13587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Social Interaction in AAL: Methodological reflections on the coupling of real household Living Lab and SmartHome approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Embedded Collaborative Practices: Introduction to a Special Issue based on the COOP 2010 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4-5), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-011-9147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW : Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Digital Information Management, 6 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.369219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du médecin généraliste : une approche cognitive de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médicale de l'Assurance Maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.73-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique numérique : médiatiser l'activité d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche centrée utilisateur pour la conception d'un portail coopératif d'aide à l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Février Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Darses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.2.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of COOP'04 workshop on interaction and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGROUP Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1027228.1027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured groupware for a collective decision-making aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 136 (2), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(01)00120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management: A New Process For Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation of decision-making processes in design teams with a new formalism of design rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (4), pp.396-408. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01206118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, Breadcrumbs, and Patina: Exploring and Designing with Traces of Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Larsen-Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Klokmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Linehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCW Companion '25: Companion of the Computer-Supported Cooperative Work and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bergen Norway, Norway. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715070.3748288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Conventions: a Conceptual Framework and Practical Guide to Reflect on Digitally-Supported Cooperative Work Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn Estonia, Estonia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre coopération inter-organisationnelle et gestion des soins aux patients : une analyse de l'appropriation de deux systèmes de téléconsultation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'analyse et la conception dans les écologies d'artefacts réglementées (MADRAE) : Analyse d’un cas à propos de pratiques coopératives en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better quality of life at work: How to collectively define digital communication conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSCW, Jun 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote 2 : Promoting the diversity of digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 26th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.2-2, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shion Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ws03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Analysis and Design in Regulated Artifacts Ecologies (MADRAE): a Case for Cooperative Practices in Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Good. How Technology Adoption and Technological Artefacts can support a Local Community: two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '23: The 11th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSSET, May 2023, Lahti Finland, France. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3593743.3593755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of a digital twin to design computational coordination mechanisms. The case of the French railway infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling documentation and communication practices to support integrated care pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of transferring UX designs and insights across products and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Fedosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schmidt-Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zürich (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021-wsmc05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a word? Platforms Supporting the Platform Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI '20: Shaping Experiences, Shaping Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tallinn, Estonia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419249.3420167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the local domestication of a teleconsultation solution is influenced by the adoption of a national policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2020_ep06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Technical Mechanisms for Supporting Sharing Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Korsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020 : The 18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do CSCW Insights Lose Out to Management Intuitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rune Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Light</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciolfi Luigina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie 4.0 – l’impact de la transformation numérique sur l’activité des techniciens de production et de maintenance dans un grand groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de psychologie ergonomique (EPIQUE). Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Optimisation Still Cannot Avoid Coordinative Artifacts and Their Pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2018, the 16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Papers: A New Venue for ECSCW 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computer Supported Cooperative Work, ECSCW 2017 - Exploratory Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sheffield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2017-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&T 2017 - Technologies for the common good. Chairs' welcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Schuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France. pp.v-viii, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé et domicile - L'approche du Travail Coopératif Assisté par Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting on the Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Santa Clara, United States. pp.3545-3558, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Users and Stakeholders: The Emotional and the Personal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foad Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Baljko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2996292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Symposium on Systems Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is Not Because You Have Tools that You Must use Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, France. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Factors on Social TV Research in Real Elderly Persons’ Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Schnittert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Walczuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Quorans are still Quorans, just anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2768545.2768551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Respite and Support : Technological Opportunities for Spousal Caregiversrt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '15: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1155-1158, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d’espace en ligne pour diminuer le fardeau des aidants informels de patients souffrant de la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "L'Internet des Faibles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tech-CICO, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARE: An Application to Support the Collective Management of Patients at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.743-748, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2015.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation des pratiques d'un accueil de jour à l'initiative d'aidants familiaux comme inspiration pour concevoir une plate-forme de soutien social sur l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude en Télésanté (JetSan 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and coordination in the context of informal care (CCCiC 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Brešković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the companion publication of the 17th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States. pp.339-342, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556420.2558862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Respite that fits our needs”: Learning from a Day Care Service Defined by Spouse Caregivers to Design a Social Support Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCIC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urge for Empirically-informed Design of Social-Oriented AAL Applications – The Example of 2 AAL Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Software Development for Enhancing Accessibility and Fighting Info-exclusion, DSAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vigo, Spain. pp.379-388, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Key Factors for Building a Support network for Spousal caregivers of Alzheimer’s Disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP Workshop on Collaboration and Coordination in the Context of Informal Care (GROUP CCCiC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sanibel Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCiC): Concepts, Methods, and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Breškovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schinkinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New York, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660398.2660430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated social interactions: a personal assistant to enhance the social life of seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AAL Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Collective Practices in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Formality: Informal Communication in Health Practices CSCW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling Against Social Isolation of the Elderly—The Design of SmartTV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4093-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing elderly social relationships through TV-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd ACM SIGHIT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAREXP: AN ECLIPSE PLUG-IN FOR EXPERTISE SHARING AMONG DEVELOPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WBC 2012 - IADIS International Conference Web Based Communities and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the knowledge sharing dimension of social support: The case of Aloa-aidants.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Philadelphia, United States. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2011.5928694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive TV Services to Improve Elderly Social Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2011 Workshop: Promoting an supporting healthy living by design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating social support practices into online services for family caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 international conference on Supporting group work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sanibel Island, United States. pp.71, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531674.1531685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception de services d'information et de communication dédiés aux communautés d'aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a cooperation tool to extend face-to-face problem-solving in a healthcare network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la coopération par l'indexation semi-automatique d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW: Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Information Management (ICDIM), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotation service for e-library: enhancing collaborative reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.25-29, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions in a healthcare network: First step for the design of a flexible information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Electronic Patient's File: Assisting Conversations in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Cooperative Systems Design: Seamless Integration of Artifacts and Conversations -- Enhanced Concepts of Infrastructure for Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amsterdam, Netherlands. pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of activity model-based groupware: methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprise (WETICE'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2005.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation: textual media for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Annotation for Collaboration - Methods, Tools and Practices (IWAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'activité d'annotation discursive pour la conception d'un collecticiel support à l'herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de collecticiels basée sur un modèle théorique de l’activité : principes, exemple et démarche d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées d'Etude en Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based Annotation System for Improving Cooperation in a Care Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops in connection with the 4th International Conference on Web Engineering (ICWE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Participative Framework as a design model for newsgroups: PartRoOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2004: Cooperative Systems Design - Scenario-Based Design of Collaborative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Hyères Les Palmiers, France. pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un modèle de l'activité de co-construction de sens à un modèle de conception d'un collecticiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PartRoOM, un modèle basé sur le cadre participatif pour la conception d’un forum de discussion profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une traçabilité de la prise de décision à travers une modélisation des échanges médiatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide through the construction of a groupware for efficient knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Problem-Solving Models to Design Efficient Cooperative Knowledge-Management Systems Based on Formalization and Traceability of Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2000: Knowledge Engineering and Knowledge Management Methods, Models, and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Juan-les-Pins, France. pp.288-295, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39967-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Cooperative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2023, 978-3-319-27648-9. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_30-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in France: A Favourable Ecosystem for Alternative Platforms Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.263-284, 2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86897-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: An Ecosystem Favourable to the Development of the Sharing Economy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Klimczuk, Vida Česnuitytė, and Gabriela Avram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collaborative Economy in Action: European Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Limerick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-127, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for Motivations: Building on Two Local Communities Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Teli (ed.), Chiara Bassetti (ed.) Becoming a Platform in Europe: On the Governance of the Collaborative Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/9781680838411.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaboration to Preserve the Quality of Life of Patients at Home—A Design Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Healthcare That Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.39-57, 2018, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812583-0.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18. Zoom sur les scénarios et &amp;lt;i&amp;gt;personas&amp;lt;/i&amp;gt;, outils pour une conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des silver tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.357-368, 2018, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and health technology assessment: Controlling and establishing reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.71-80, 2017, Health Engineering and Society Series, 978-1-786-30113-0. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Methods of Involving Users in Co-development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Soyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-27, 2017, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Hermes Science Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-142, 2017, Collection santé, technologies et société, 1784052213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design: Methodologies for Investigating, Developing and Sharing Knowledge in View of New Solutions for Future Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Janalhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.43-69, 2017, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les messages électroniques face à la multi-activité : des pistes de reconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laflaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Patterns in Home Care Work: Supporting Collaboration Among Self-Employed Care Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2016: Proceedings of the 12th International Conference on the Design of Cooperative Systems, 23-27 May 2016, Trento, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-154, 2016, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33464-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing and Supporting Cooperative Practices: An Interdisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Socially Embedded Technologies in the Real-World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-190, 2015, Computer Supported Cooperative Work, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6720-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Work Practices of an Inter-professional Home Care Team: Supporting a Dynamic Approach for Quality Home Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014 - Proceedings of the 11th International Conference on the Design of Cooperative Systems, 27-30 May 2014, Nice (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2014, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06498-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LivingLab Approach to Involve Elderly in the Design of Smart TV Applications Offering Communication Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8029, pp.325-334, 2013, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Online Social Support Application for Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6778, 2011, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Social Support Online Services for Communities of Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Information Systems Workshops. BIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer, Berlin, Heidelberg, pp.336-347, 2009, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03424-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des activités d'annotation : De la glose au document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salembier, Pascal and Zacklad, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Publishing, pp.153-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations: A Way to Capture Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4251, pp.1131-1138, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11892960_136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cognitive des usages de Memo-net, collecticiel pour une gestion coopérative des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.345-366, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecticiels pour la construction collective du sens - définition, principes de conception, exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le storytelling : concepts, outils et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.293-314, 2005, 978-2746211674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Memory in Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.147-162, 2001, 978-1-4471-0351-6. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-0351-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle forme de gestion des connaissances basée sur la structuration des interactions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie et capitalisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.49-64, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anonymity Increase the Chance to Get Feedback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de connaissances : Concevoir une chaussure Decathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des modèles dans la conception de systèmes pour des pratiques collectives médiatisées - Contributions méthodologiques, conceptuelles et instrumentales à une recherche interdisciplinaire en CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Technologie de Compiègne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03610688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Thinking for Sustainable Practice-Centered Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-proofing: Making Practice-Based IT Design Sustainable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Overlook of Maintenance Practices in the Digitalization of Railway Maintenance Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lauferon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centered Computing on the Design of Cooperation Technologies – Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data at the Workspace- Working with data: collecting, analyzing and using traces of work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_ws04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROUP '16: Proceedings of the 19th International Conference on Supporting Group Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Lukosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island Florida USA, United States. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-4503-4276-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Designing Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France. Springer London, 2010, 978-1-84996-211-7. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Raphael, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop on Cooperative Models Based on Argumentation in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop : Cooperative Models based on Argumentation in Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Biot, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Coopération, Innovation et Technologies&amp;quot;, CITE'2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération, Innovation, Technologie, CITE'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Ambient Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (3), 2012, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (4-5), 2011, Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3CDDBA3E"/>
+    <w:nsid w:val="B62A09E1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B93E7ADA"/>
+    <w:nsid w:val="8F860CEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="B6AE7AA2"/>
+    <w:nsid w:val="13746DD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D09AF6E1"/>
+    <w:nsid w:val="0B4CD7B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="721DFAC1"/>
+    <w:nsid w:val="E7716488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lewkowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4144-0622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089284879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9001-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/formations/diplome-d-ingenieur/informatique-et-systemes-d-information" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.utt.fr/list3n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-ensemble.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eusset.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/journal/10606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plegat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-024-09507-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04438871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Stalder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447173v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09446-3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-020-09389-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Maria Piras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cabitza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bannon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09364-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09347-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879634v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.172.0033" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310989v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Paskuda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-016-0660-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.271" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940245v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Alaoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.06.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3MXS19M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938648v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.121-140" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijskd.2014040101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdst.2013100102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Korn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dpb.v40i596.13587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Budweg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schering" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rohde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-011-9147-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369219" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939478v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.73-94" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03ABBB488F8EE0E1F51CAB867C971D9C5E560D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940487v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921871v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F&#233;vrier Quesada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.11-31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9389B3D97EAF66AC709B13B0F38C73212B1F4DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027228.1027229" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lewkowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Larsen-Ledet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Klokmose" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Linehan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Ciolfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715070.3748288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cruciani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Andrea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593755" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fedosov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt-Rauch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Ojala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021-wsmc05" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02988171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#248;dker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boden" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419249.3420167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260303v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rune Christensen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Ingrid" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Light" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciolfi Luigina" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514838v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avram" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sarcevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schuler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310975v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858477" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920159v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Muller" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957317" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957288" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893942v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Hamidi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Baljko" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;n Schorch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2996292" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548587v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2768545.2768551" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923848v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702563" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939663v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918553v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schnittert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Walczuch" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Tellio&#287;lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido Fabiano Pinatti de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558862" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.02.042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02592000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schinkinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660398.2660430" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939528v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919039v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110369" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939404v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4093-1_18" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952960v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531674.1531685" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu-Courtier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320583" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548604v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023979v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_30-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03545645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86897-0_12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404732v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/andrzej-klimczuk/docs/chapter_09_france_an_ecosystem_favourable_to_the_d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680838411.ch6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260290v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0357" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940235v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch3" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506114v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aiguier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bourquard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dubois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-co-conception-en-living-lab-sante-et-autonomie-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572167v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch6" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Janalhiac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923441v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540073v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6720-4_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02534268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_37" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03424-4_41" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548569v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892960_136" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCJ87ZZ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888945v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-03610688v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03609334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867766v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lauferon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po06" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939725v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lukosch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Muller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/2957276" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939734v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943166v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943198v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0029" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953003v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lewkowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4144-0622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089284879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9001-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/formations/diplome-d-ingenieur/informatique-et-systemes-d-information" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.utt.fr/list3n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-ensemble.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eusset.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/journal/10606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plegat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-024-09507-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04438871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Stalder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09446-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-020-09389-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Maria Piras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cabitza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bannon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09364-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09347-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Paskuda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-016-0660-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.172.0033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.121-140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Alaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3MXS19M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijskd.2014040101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdst.2013100102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Korn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dpb.v40i596.13587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Budweg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schering" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rohde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-011-9147-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369219" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.73-94" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03ABBB488F8EE0E1F51CAB867C971D9C5E560D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F&#233;vrier Quesada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.11-31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9389B3D97EAF66AC709B13B0F38C73212B1F4DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027228.1027229" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lewkowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Larsen-Ledet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Klokmose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Linehan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Ciolfi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715070.3748288" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cruciani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Andrea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593755" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fedosov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt-Rauch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Ojala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021-wsmc05" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02988171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#248;dker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boden" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419249.3420167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avram" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rune Christensen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Ingrid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Light" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciolfi Luigina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sarcevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schuler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310975v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858477" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Hamidi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Baljko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;n Schorch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2996292" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957317" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310977v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957288" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918553v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schnittert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Walczuch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2768545.2768551" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702563" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Tellio&#287;lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido Fabiano Pinatti de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558862" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.02.042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02592000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schinkinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660398.2660430" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939404v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4093-1_18" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110369" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952960v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531674.1531685" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu-Courtier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548604v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320583" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023979v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_30-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03545645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86897-0_12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404732v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/andrzej-klimczuk/docs/chapter_09_france_an_ecosystem_favourable_to_the_d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680838411.ch6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260290v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0357" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572167v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940235v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506114v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aiguier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bourquard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-co-conception-en-living-lab-sante-et-autonomie-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Janalhiac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923441v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540073v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6720-4_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02534268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_37" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03424-4_41" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548569v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892960_136" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCJ87ZZ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888945v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-03610688v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03609334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867766v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lauferon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po06" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939725v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lukosch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Muller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/2957276" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939734v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943166v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943198v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0029" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953003v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>