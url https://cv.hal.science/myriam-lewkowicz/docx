--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Lewkowicz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz, Professeur, Informatique, Technologies numériques pour la coopération, CSCW</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4144-0622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089284879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9001-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'enseigne dans le programme d'ingénieurs &amp;quot;</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Systèmes d'Information&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer-Supported Cooperative Work (IFX1 - en anglais), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Object-Oriented Analysis and Design (IF02A - en anglais), Niveau L3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de plateformes pour l'économie collaborative (IF31 - en français), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur d'Informatique au sein du </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST3N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire Informatique et Société Numérique) de l'Université de Technologie de Troyes, et de l'axe Technologies et Pratiques (ex équipe Tech-CICO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mène des recherches dans le domaine du Travail Coopératif Assisté par Ordinateur (ou CSCW, Computer-Supported Cooperative Work)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse à la conception de systèmes socio-techniques. Cela consiste à définir des systèmes pour assuser des pratiques collectives existantes ou à concevoir de nouvelles activités collectives. Mon travail de recherche est interdisciplinaire et propose des réflections, des analyses et des approches de conceptions pour la définition de nouveaux produits et services pour accompagner les collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les principaux domaines d'application de ces travaux sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La santé, et en particulier la coordination entre professionnels qui appartiennent à différentes organisations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'industrie, et en particulier la transformation numérique, et comment les travailleurs font face à l'évolution des pratiques et l'introduction de nouveaux systèmes (IoT, Jumeau Numérique, Réalité Augmentée) liés à cette transformation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les communautés locales, et en particulier le rôle que les technologies numériques peuvent jouer pour accompagner leurs activités. Je me suis intéressée en particulier au mouvement maker et à l'économie de plateformes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe LIST3N, laboratoire Informatique et Société Numérique de Troyes, UTT - </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://recherche.utt.fr/list3n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de déontologie de l'UTT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice du projet ciblé PILOT du PEPR eNSEMBLE - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.pepr-ensemble.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Steering Committee de l'association EUSSET (précédemment : chair elect 2017-2020 puis chair 2020-2023 - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.eusset.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur en chef adjoint Journal CSCW - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of CSCW </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N'hésitez pas à me contacter si :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes intéressé.e par mener une recherche sur la conception et/ou l'usage de systèmes assistant la coopération ou la coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes un.e étudiant.e à la recherche d'un stage ou d'un job étudiants pour quelques heures par semaine, j'ai souvent des opportunités.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l’information médicale à l’épreuve de l’IA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation territoriale du Numérique en Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (HS1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I do not see the point of using the system&amp;quot;. Understanding a Broken Policy Knot in the Primary Care Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Plegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Debates in CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work (CSCW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.553-557. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-024-09507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l'information médicale à l'épreuve de l'IA: Performance et incertitude du codage en centre hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of a digital twin as an intelligent asset management system of a railway infrastructure: application to the work scheduling process at SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.2302-2308. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (GROUP), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.191-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation on the Shopfloor: CSCW in Manufacturing and Industry Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkil Clemmensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-022-09446-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Knotworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Grönvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Rechem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (21), pp.11148. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182111148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ‘ECSCW Contributions’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.627-628. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-020-09389-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Health Records and Patient-Oriented Infrastructures: Building Technology, Shaping (New) Patients, and Healthcare Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Maria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cabitza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing “Turn to Practice” in the Digital Transformation of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3-4), pp.655-683. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymity Interacting with Participation on a Q&A site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-016-0660-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domestication des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.172.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche interdisciplinaire d’ingénierie des pratiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.6.121-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prototype Testing to Field Trials: The Implication of Senior Users in the Evaluation of a Social Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical issues related to the implication of elderlies in the design process – The case of a Living Lab approach for designing and evaluating social TV services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learnt from the Socio-Technical Design of Social TV Services with Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijskd.2014040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision connectée pour l'engagement dans une vie sociale des personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Experience Around Component Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdst.2013100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSCW 2013 Adjunct Proceedings The 13th European Conference on Computer Supported Cooperative Work 21 - 25. September 2013, Paphos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Colombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIMI Report Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (596), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/dpb.v40i596.13587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Social Interaction in AAL: Methodological reflections on the coupling of real household Living Lab and SmartHome approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Embedded Collaborative Practices: Introduction to a Special Issue based on the COOP 2010 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4-5), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-011-9147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW : Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Digital Information Management, 6 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.369219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du médecin généraliste : une approche cognitive de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médicale de l'Assurance Maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.73-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique numérique : médiatiser l'activité d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche centrée utilisateur pour la conception d'un portail coopératif d'aide à l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Février Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Darses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.2.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of COOP'04 workshop on interaction and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGROUP Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1027228.1027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured groupware for a collective decision-making aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 136 (2), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(01)00120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management: A New Process For Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation of decision-making processes in design teams with a new formalism of design rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (4), pp.396-408. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01206118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, Breadcrumbs, and Patina: Exploring and Designing with Traces of Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Larsen-Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Klokmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Linehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCW Companion '25: Companion of the Computer-Supported Cooperative Work and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bergen Norway, Norway. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715070.3748288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Conventions: a Conceptual Framework and Practical Guide to Reflect on Digitally-Supported Cooperative Work Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn Estonia, Estonia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre coopération inter-organisationnelle et gestion des soins aux patients : une analyse de l'appropriation de deux systèmes de téléconsultation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'analyse et la conception dans les écologies d'artefacts réglementées (MADRAE) : Analyse d’un cas à propos de pratiques coopératives en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better quality of life at work: How to collectively define digital communication conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSCW, Jun 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote 2 : Promoting the diversity of digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 26th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.2-2, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shion Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ws03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Analysis and Design in Regulated Artifacts Ecologies (MADRAE): a Case for Cooperative Practices in Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Good. How Technology Adoption and Technological Artefacts can support a Local Community: two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '23: The 11th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSSET, May 2023, Lahti Finland, France. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3593743.3593755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of a digital twin to design computational coordination mechanisms. The case of the French railway infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling documentation and communication practices to support integrated care pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of transferring UX designs and insights across products and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Fedosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schmidt-Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zürich (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021-wsmc05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a word? Platforms Supporting the Platform Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI '20: Shaping Experiences, Shaping Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tallinn, Estonia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419249.3420167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the local domestication of a teleconsultation solution is influenced by the adoption of a national policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2020_ep06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Technical Mechanisms for Supporting Sharing Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Korsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020 : The 18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do CSCW Insights Lose Out to Management Intuitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rune Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Light</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciolfi Luigina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie 4.0 – l’impact de la transformation numérique sur l’activité des techniciens de production et de maintenance dans un grand groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de psychologie ergonomique (EPIQUE). Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Optimisation Still Cannot Avoid Coordinative Artifacts and Their Pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2018, the 16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Papers: A New Venue for ECSCW 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computer Supported Cooperative Work, ECSCW 2017 - Exploratory Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sheffield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2017-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&T 2017 - Technologies for the common good. Chairs' welcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Schuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France. pp.v-viii, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé et domicile - L'approche du Travail Coopératif Assisté par Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting on the Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Santa Clara, United States. pp.3545-3558, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Users and Stakeholders: The Emotional and the Personal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foad Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Baljko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2996292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Symposium on Systems Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is Not Because You Have Tools that You Must use Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, France. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Factors on Social TV Research in Real Elderly Persons’ Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Schnittert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Walczuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Quorans are still Quorans, just anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2768545.2768551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Respite and Support : Technological Opportunities for Spousal Caregiversrt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '15: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1155-1158, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d’espace en ligne pour diminuer le fardeau des aidants informels de patients souffrant de la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "L'Internet des Faibles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tech-CICO, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARE: An Application to Support the Collective Management of Patients at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.743-748, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2015.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation des pratiques d'un accueil de jour à l'initiative d'aidants familiaux comme inspiration pour concevoir une plate-forme de soutien social sur l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude en Télésanté (JetSan 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and coordination in the context of informal care (CCCiC 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Brešković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the companion publication of the 17th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States. pp.339-342, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556420.2558862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Respite that fits our needs”: Learning from a Day Care Service Defined by Spouse Caregivers to Design a Social Support Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCIC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urge for Empirically-informed Design of Social-Oriented AAL Applications – The Example of 2 AAL Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Software Development for Enhancing Accessibility and Fighting Info-exclusion, DSAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vigo, Spain. pp.379-388, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Key Factors for Building a Support network for Spousal caregivers of Alzheimer’s Disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP Workshop on Collaboration and Coordination in the Context of Informal Care (GROUP CCCiC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sanibel Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCiC): Concepts, Methods, and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Breškovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schinkinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New York, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660398.2660430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated social interactions: a personal assistant to enhance the social life of seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AAL Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Collective Practices in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Formality: Informal Communication in Health Practices CSCW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling Against Social Isolation of the Elderly—The Design of SmartTV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4093-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing elderly social relationships through TV-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd ACM SIGHIT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAREXP: AN ECLIPSE PLUG-IN FOR EXPERTISE SHARING AMONG DEVELOPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WBC 2012 - IADIS International Conference Web Based Communities and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the knowledge sharing dimension of social support: The case of Aloa-aidants.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Philadelphia, United States. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2011.5928694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive TV Services to Improve Elderly Social Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2011 Workshop: Promoting an supporting healthy living by design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating social support practices into online services for family caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 international conference on Supporting group work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sanibel Island, United States. pp.71, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531674.1531685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception de services d'information et de communication dédiés aux communautés d'aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a cooperation tool to extend face-to-face problem-solving in a healthcare network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la coopération par l'indexation semi-automatique d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW: Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Information Management (ICDIM), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotation service for e-library: enhancing collaborative reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.25-29, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions in a healthcare network: First step for the design of a flexible information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Electronic Patient's File: Assisting Conversations in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Cooperative Systems Design: Seamless Integration of Artifacts and Conversations -- Enhanced Concepts of Infrastructure for Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amsterdam, Netherlands. pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of activity model-based groupware: methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprise (WETICE'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2005.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation: textual media for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Annotation for Collaboration - Methods, Tools and Practices (IWAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'activité d'annotation discursive pour la conception d'un collecticiel support à l'herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de collecticiels basée sur un modèle théorique de l’activité : principes, exemple et démarche d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées d'Etude en Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based Annotation System for Improving Cooperation in a Care Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops in connection with the 4th International Conference on Web Engineering (ICWE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Participative Framework as a design model for newsgroups: PartRoOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2004: Cooperative Systems Design - Scenario-Based Design of Collaborative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Hyères Les Palmiers, France. pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un modèle de l'activité de co-construction de sens à un modèle de conception d'un collecticiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PartRoOM, un modèle basé sur le cadre participatif pour la conception d’un forum de discussion profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une traçabilité de la prise de décision à travers une modélisation des échanges médiatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide through the construction of a groupware for efficient knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Problem-Solving Models to Design Efficient Cooperative Knowledge-Management Systems Based on Formalization and Traceability of Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2000: Knowledge Engineering and Knowledge Management Methods, Models, and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Juan-les-Pins, France. pp.288-295, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39967-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Cooperative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2023, 978-3-319-27648-9. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_30-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in France: A Favourable Ecosystem for Alternative Platforms Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.263-284, 2022, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86897-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: An Ecosystem Favourable to the Development of the Sharing Economy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Klimczuk, Vida Česnuitytė, and Gabriela Avram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collaborative Economy in Action: European Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Limerick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-127, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for Motivations: Building on Two Local Communities Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Teli (ed.), Chiara Bassetti (ed.) Becoming a Platform in Europe: On the Governance of the Collaborative Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/9781680838411.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaboration to Preserve the Quality of Life of Patients at Home—A Design Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Healthcare That Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.39-57, 2018, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812583-0.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18. Zoom sur les scénarios et &amp;lt;i&amp;gt;personas&amp;lt;/i&amp;gt;, outils pour une conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des silver tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.357-368, 2018, </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and health technology assessment: Controlling and establishing reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.71-80, 2017, Health Engineering and Society Series, 978-1-786-30113-0. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Methods of Involving Users in Co-development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Soyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-27, 2017, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Hermes Science Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-142, 2017, Collection santé, technologies et société, 1784052213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design: Methodologies for Investigating, Developing and Sharing Knowledge in View of New Solutions for Future Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Janalhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.43-69, 2017, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les messages électroniques face à la multi-activité : des pistes de reconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laflaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Patterns in Home Care Work: Supporting Collaboration Among Self-Employed Care Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2016: Proceedings of the 12th International Conference on the Design of Cooperative Systems, 23-27 May 2016, Trento, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-154, 2016, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33464-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing and Supporting Cooperative Practices: An Interdisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Socially Embedded Technologies in the Real-World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-190, 2015, Computer Supported Cooperative Work, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6720-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Work Practices of an Inter-professional Home Care Team: Supporting a Dynamic Approach for Quality Home Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014 - Proceedings of the 11th International Conference on the Design of Cooperative Systems, 27-30 May 2014, Nice (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2014, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06498-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LivingLab Approach to Involve Elderly in the Design of Smart TV Applications Offering Communication Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8029, pp.325-334, 2013, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Online Social Support Application for Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6778, 2011, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Social Support Online Services for Communities of Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Information Systems Workshops. BIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer, Berlin, Heidelberg, pp.336-347, 2009, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03424-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des activités d'annotation : De la glose au document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salembier, Pascal and Zacklad, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Publishing, pp.153-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations: A Way to Capture Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4251, pp.1131-1138, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11892960_136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cognitive des usages de Memo-net, collecticiel pour une gestion coopérative des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.345-366, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecticiels pour la construction collective du sens - définition, principes de conception, exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le storytelling : concepts, outils et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.293-314, 2005, 978-2746211674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Memory in Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.147-162, 2001, 978-1-4471-0351-6. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-0351-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle forme de gestion des connaissances basée sur la structuration des interactions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie et capitalisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.49-64, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anonymity Increase the Chance to Get Feedback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de connaissances : Concevoir une chaussure Decathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des modèles dans la conception de systèmes pour des pratiques collectives médiatisées - Contributions méthodologiques, conceptuelles et instrumentales à une recherche interdisciplinaire en CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Technologie de Compiègne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03610688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Thinking for Sustainable Practice-Centered Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-proofing: Making Practice-Based IT Design Sustainable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Overlook of Maintenance Practices in the Digitalization of Railway Maintenance Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lauferon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centered Computing on the Design of Cooperation Technologies – Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data at the Workspace- Working with data: collecting, analyzing and using traces of work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_ws04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROUP '16: Proceedings of the 19th International Conference on Supporting Group Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Lukosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island Florida USA, United States. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-4503-4276-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Designing Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France. Springer London, 2010, 978-1-84996-211-7. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Raphael, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop on Cooperative Models Based on Argumentation in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop : Cooperative Models based on Argumentation in Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Biot, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Coopération, Innovation et Technologies&amp;quot;, CITE'2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération, Innovation, Technologie, CITE'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Ambient Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (3), 2012, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (4-5), 2011, Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId369"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Lewkowicz </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz, Professeur, Informatique, Technologies numériques pour la coopération, CSCW</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">myriam-lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-4144-0622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">089284879</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?hl=fr&user=6_Nh8uMAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/F-9001-2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'enseigne dans le programme d'ingénieurs &amp;quot;</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et Systèmes d'Information&amp;quot;</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'Université de Technologie de Troyes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer-Supported Cooperative Work (IFX1 - en anglais), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Object-Oriented Analysis and Design (IF02A - en anglais), Niveau L3</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Conception de plateformes pour l'économie collaborative (IF31 - en français), Niveau M2</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis Professeur d'Informatique au sein du </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIST3N</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (laboratoire Informatique et Société Numérique) de l'Université de Technologie de Troyes, et de l'axe Technologies et Pratiques (ex équipe Tech-CICO)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Je mène des recherches dans le domaine du Travail Coopératif Assisté par Ordinateur (ou CSCW, Computer-Supported Cooperative Work)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je m'intéresse à la conception de systèmes socio-techniques. Cela consiste à définir des systèmes pour assuser des pratiques collectives existantes ou à concevoir de nouvelles activités collectives. Mon travail de recherche est interdisciplinaire et propose des réflections, des analyses et des approches de conceptions pour la définition de nouveaux produits et services pour accompagner les collectifs.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les principaux domaines d'application de ces travaux sont :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">La santé, et en particulier la coordination entre professionnels qui appartiennent à différentes organisations.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">L'industrie, et en particulier la transformation numérique, et comment les travailleurs font face à l'évolution des pratiques et l'introduction de nouveaux systèmes (IoT, Jumeau Numérique, Réalité Augmentée) liés à cette transformation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Les communautés locales, et en particulier le rôle que les technologies numériques peuvent jouer pour accompagner leurs activités. Je me suis intéressée en particulier au mouvement maker et à l'économie de plateformes.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Animation de la recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Directrice adjointe LIST3N, laboratoire Informatique et Société Numérique de Troyes, UTT - </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://recherche.utt.fr/list3n</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du comité de déontologie de l'UTT.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Co-directrice du projet ciblé PILOT du PEPR eNSEMBLE - </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.pepr-ensemble.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre du Steering Committee de l'association EUSSET (précédemment : chair elect 2017-2020 puis chair 2020-2023 - </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.eusset.eu/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Editeur en chef adjoint Journal CSCW - </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journal of CSCW </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Springer</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N'hésitez pas à me contacter si :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes intéressé.e par mener une recherche sur la conception et/ou l'usage de systèmes assistant la coopération ou la coordination.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="5"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Vous êtes un.e étudiant.e à la recherche d'un stage ou d'un job étudiants pour quelques heures par semaine, j'ai souvent des opportunités.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l’information médicale à l’épreuve de l’IA.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation territoriale du Numérique en Santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (HS1), pp.53-63. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.hs1.2025.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I do not see the point of using the system&amp;quot;. Understanding a Broken Policy Knot in the Primary Care Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Plegat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3711003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05080618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitating Debates in CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work (CSCW) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 33 (4), pp.553-557. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-024-09507-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le codage de l'information médicale à l'épreuve de l'IA: Performance et incertitude du codage en centre hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loubna Echajari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Jeanningros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseaux : communication, technologie, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 248 (6), pp.153-191. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/res.248.0153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The implementation of a digital twin as an intelligent asset management system of a railway infrastructure: application to the work scheduling process at SNCF Réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transportation Research Procedia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 72, pp.2302-2308. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.720⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practice-Centered Approach to Design Cooperative Healthcare Information Systems: Data, Architectural and Organizational Challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (1), pp.191-212. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31577/cai_2022_1_191⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperation on the Shopfloor: CSCW in Manufacturing and Industry Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torkil Clemmensen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32 (1), pp.1-4. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-022-09446-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering the Artifact Ecology when Supporting the Evolution of Practices - Analyzing the Parallel Journeys of Two Teleconsultation Software in a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 6 (GROUP), pp.1-17. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3492821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03543275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Knotworking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Grönvall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM on Human-Computer Interaction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5 (CSCW1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3449199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Telemedicine in Nursing Homes: A Mixed-Method Study to Identify Critical Factors When Connecting with a General Hospital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Chrusciel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fayol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel van Rechem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (21), pp.11148. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph182111148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing ‘ECSCW Contributions’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 29 (6), pp.627-628. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-020-09389-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal Health Records and Patient-Oriented Infrastructures: Building Technology, Shaping (New) Patients, and Healthcare Practitioners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Maria Piras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Cabitza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (6), pp.1001-1009. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09364-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Missing “Turn to Practice” in the Digital Transformation of Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (3-4), pp.655-683. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-019-09347-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la domestication des technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réalités industrielles. Annales des mines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.33-36. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rindu1.172.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymity Interacting with Participation on a Q&A site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00146-016-0660-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practical issues related to the implication of elderlies in the design process – The case of a Living Lab approach for designing and evaluating social TV services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Research in BioMedical engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36 (5), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irbm.2015.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Prototype Testing to Field Trials: The Implication of Senior Users in the Evaluation of a Social Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 67, pp.273-282. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2015.09.271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une démarche interdisciplinaire d’ingénierie des pratiques collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20 (6), pp.121-140. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.20.6.121-140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lessons Learnt from the Socio-Technical Design of Social TV Services with Elderly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sociotechnology and Knowledge Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6 (2), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijskd.2014040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La télévision connectée pour l'engagement dans une vie sociale des personnes âgées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue de gériatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38 (3), pp.195-198</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharing Experience Around Component Compositions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Distributed Systems and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (4), pp.15-28. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/ijdst.2013100102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECSCW 2013 Adjunct Proceedings The 13th European Conference on Computer Supported Cooperative Work 21 - 25. September 2013, Paphos, Cyprus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthias Korn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Colombino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DAIMI Report Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (596), </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/dpb.v40i596.13587⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02889013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fostering Social Interaction in AAL: Methodological reflections on the coupling of real household Living Lab and SmartHome approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Schering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (3), pp.30-35. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socially Embedded Collaborative Practices: Introduction to a Special Issue based on the COOP 2010 Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 20 (4-5), pp.227-229. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10606-011-9147-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW : Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Digital Information Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Special issue on Digital Information Management, 6 (1), pp.61-71. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICDIM.2007.369219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00865704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.11.3.73-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une herméneutique numérique : médiatiser l'activité d'annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Texto ! Textes et Cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation des pratiques collaboratives pour la conception des SI basés sur les processus métier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 11 (3), pp.73-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La crise du médecin généraliste : une approche cognitive de la profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Médicale de l'Assurance Maladie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 37 (2), pp.99-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche centrée utilisateur pour la conception d'un portail coopératif d'aide à l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Février Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Darses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8 (2), pp.11-31. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/isi.8.2.11-31⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Summary of COOP'04 workshop on interaction and knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM SIGGROUP Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 24 (2), pp.2-5. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1027228.1027229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A structured groupware for a collective decision-making aid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 136 (2), pp.333-339. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-2217(01)00120-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02537295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Management: A New Process For Decision-Making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Knowledge Management Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02873456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rationalisation of decision-making processes in design teams with a new formalism of design rationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> AI &amp; Society: Knowledge, Culture and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 15 (4), pp.396-408. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF01206118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (67)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces, Breadcrumbs, and Patina: Exploring and Designing with Traces of Activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ida Larsen-Ledet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clemens Klokmose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carol Linehan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CSCW Companion '25: Companion of the Computer-Supported Cooperative Work and Social Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bergen Norway, Norway. pp.116-119, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3715070.3748288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classifying Conventions: a Conceptual Framework and Practical Guide to Reflect on Digitally-Supported Cooperative Work Practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCE 2025: 36th Annual Conference of the European Association of Cognitive Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Tallinn Estonia, Estonia. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3746175.3746203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation sociotechnique pour soutenir la réflexivité sur le travail des données et les écologies d'artefact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety Conference (TS3)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Technologie de Compiègne [UTC], UTT, UTBM,UTTOP, Oct 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging coordination practices and digital infrastructure in French Community Health Centers – A Renewal of Primary Care Information Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Groff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">InfraHealth 2025: Proceedings of the 10th International Conference on Infrastructures for Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Paris, France. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ihc2025_pd014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre coopération inter-organisationnelle et gestion des soins aux patients : une analyse de l'appropriation de deux systèmes de téléconsultation dans un hôpital</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">91e Congrès de l'ACFAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ACFAS, May 2024, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04578795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better quality of life at work: How to collectively define digital communication conventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Roccamatisi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ECSCW, Jun 2024, Rimini, Italy. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04792514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation pour l'analyse et la conception dans les écologies d'artefacts réglementées (MADRAE) : Analyse d’un cas à propos de pratiques coopératives en télémédecine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42e congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INFORSID, May 2024, Nancy, France. pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote 2 : Promoting the diversity of digital technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 26th International Conference on Computer Supported Cooperative Work in Design (CSCWD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rio de Janeiro, Brazil. pp.2-2, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCWD57460.2023.10152801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04444831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectively Improve the Quality of Life at Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Bossen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shion Guha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centred Computing on the Design of Cooperation Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ws03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04455667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for Analysis and Design in Regulated Artifacts Ecologies (MADRAE): a Case for Cooperative Practices in Telemedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2023_ep03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IT for Good. How Technology Adoption and Technological Artefacts can support a Local Community: two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo d'Andrea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '23: The 11th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUSSET, May 2023, Lahti Finland, France. pp.39-47, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3593743.3593755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05087624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential of a digital twin to design computational coordination mechanisms. The case of the French railway infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Stalder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Ducellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep08⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04458105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling documentation and communication practices to support integrated care pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Computer-Supported Cooperative Work.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Coimbra, Portugal. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2022_ep13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cooperating To Build and Manage Patients’ Trajectories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Smart Healthcare International Conference (SHeIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03624423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges of transferring UX designs and insights across products and services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Fedosov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schmidt-Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jarno Ojala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Zürich (virtual), Switzerland. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2021-wsmc05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A practice-centered approach to design cooperative healthcare information systems – data, architectural and organizational challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Marref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Informatics Revolution for Smarter Healthcare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What’s in a word? Platforms Supporting the Platform Economy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NordiCHI '20: Shaping Experiences, Shaping Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Tallinn, Estonia. pp.1-10, </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3419249.3420167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the local domestication of a teleconsultation solution is influenced by the adoption of a national policy?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cormi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2020_ep06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02863731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Do CSCW Insights Lose Out to Management Intuitions?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Rune Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Ingrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ann Light</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciolfi Luigina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying Technical Mechanisms for Supporting Sharing Communities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrik Korsgaard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Boden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Bødker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2020 : The 18th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Siegen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02514838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrie 4.0 – l’impact de la transformation numérique sur l’activité des techniciens de production et de maintenance dans un grand groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Cippelletti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence de psychologie ergonomique (EPIQUE). Ergonomie et nouvelles technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02291173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Optimisation Still Cannot Avoid Coordinative Artifacts and Their Pitfalls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Liron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSCW 2018, the 16th European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Papers: A New Venue for ECSCW 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th European Conference on Computer Supported Cooperative Work, ECSCW 2017 - Exploratory Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Sheffield, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18420/ecscw2017-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C&T 2017 - Technologies for the common good. Chairs' welcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Mulder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Schuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C&amp;T '17: Communities and Technologies 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Troyes, France. pp.v-viii, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3083671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-santé et domicile - L'approche du Travail Coopératif Assisté par Ordinateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du Symposium sur l'Ingénierie de l'Information Médicale (SIIM 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keynote Symposium on Systems Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957317⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">It is Not Because You Have Tools that You Must use Them</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 19th International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island, France. pp.223-233, </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2957288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Counting on the Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2016 CHI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Santa Clara, United States. pp.3545-3558, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2858036.2858477⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engaging with Users and Stakeholders: The Emotional and the Personal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foad Hamidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Baljko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sanibel Island, United States. pp.453-456, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2957276.2996292⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anonymous Quorans are still Quorans, just anonymous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Communities and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, New York, United States. pp.9-18, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2768545.2768551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking for Respite and Support : Technological Opportunities for Spousal Caregiversrt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHI '15: CHI Conference on Human Factors in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Seoul, South Korea. pp.1155-1158, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2702123.2702563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel type d’espace en ligne pour diminuer le fardeau des aidants informels de patients souffrant de la maladie d’Alzheimer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium "L'Internet des Faibles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Tech-CICO, Université de technologie de Troyes, Oct 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARE: An Application to Support the Collective Management of Patients at Home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Conference on Computational Science and Computational Intelligence (CSCI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Las Vegas, United States. pp.743-748, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSCI.2015.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact Factors on Social TV Research in Real Elderly Persons’ Households</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanna Schnittert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magdalena Walczuch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mensch und Computer 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02918553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’observation des pratiques d'un accueil de jour à l'initiative d'aidants familiaux comme inspiration pour concevoir une plate-forme de soutien social sur l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude en Télésanté (JetSan 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and coordination in the context of informal care (CCCiC 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Brešković</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marén Schorch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the companion publication of the 17th ACM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States. pp.339-342, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2556420.2558862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Respite that fits our needs”: Learning from a Day Care Service Defined by Spouse Caregivers to Design a Social Support Platform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCIC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02525638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Urge for Empirically-informed Design of Social-Oriented AAL Applications – The Example of 2 AAL Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Software Development for Enhancing Accessibility and Fighting Info-exclusion, DSAI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Vigo, Spain. pp.379-388, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2014.02.042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Key Factors for Building a Support network for Spousal caregivers of Alzheimer’s Disease patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP Workshop on Collaboration and Coordination in the Context of Informal Care (GROUP CCCiC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sanibel Island, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration and Coordination in the Context of Informal Care (CCCiC): Concepts, Methods, and Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilda Tellioğlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aparecido Fabiano Pinatti de Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Breškovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanne Schinkinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 18th International Conference on Supporting Group Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, New York, United States. pp.324-327, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2660398.2660430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02592000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mediated social interactions: a personal assistant to enhance the social life of seniors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Lan Hing Ting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th AAL Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Norrköping, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assisting Collective Practices in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beyond Formality: Informal Communication in Health Practices CSCW 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHAREXP: AN ECLIPSE PLUG-IN FOR EXPERTISE SHARING AMONG DEVELOPERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Bourguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WBC 2012 - IADIS International Conference Web Based Communities and Social Media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lisbon, Portugal. pp.137-144</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing elderly social relationships through TV-based services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the 2nd ACM SIGHIT symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Miami, United States. pp.13, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2110363.2110369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Struggling Against Social Isolation of the Elderly—The Design of SmartTV Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on the Design of Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France. pp.261-275, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-4093-1_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting the knowledge sharing dimension of social support: The case of Aloa-aidants.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Conference on Collaboration Technologies and Systems (CTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Philadelphia, United States. pp.249-256, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CTS.2011.5928694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Interactive TV Services to Improve Elderly Social Experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Seffah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERACT 2011 Workshop: Promoting an supporting healthy living by design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche de conception de services d'information et de communication dédiés aux communautés d'aidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC 2009 : 20es Journées Francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Hammamet, Tunisie. pp.49-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Translating social support practices into online services for family caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 international conference on Supporting group work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Sanibel Island, United States. pp.71, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1531674.1531685⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online Social Support: Benefits of an Interdisciplinary Approach for Studying and Designing Cooperative Computer-Mediated Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Gaglio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Designing Cooperative Systems, COOP 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02929818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing interactions in a healthcare network: First step for the design of a flexible information system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotation service for e-library: enhancing collaborative reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Troyes, France. pp.25-29, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICSSSM.2006.320583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AnT&CoW: Share, Classify and Elaborate Documents by means of Annotation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital Information Management (ICDIM), International Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Bangalore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing a cooperation tool to extend face-to-face problem-solving in a healthcare network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 International Conference on Service Systems and Service Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir la coopération par l'indexation semi-automatique d'annotations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 17èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France. pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Electronic Patient's File: Assisting Conversations in a Healthcare Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Cooperative Systems Design: Seamless Integration of Artifacts and Conversations -- Enhanced Concepts of Infrastructure for Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Amsterdam, Netherlands. pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de l'activité d'annotation discursive pour la conception d'un collecticiel support à l'herméneutique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IC - 16èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nice, France. pp.169-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01023979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception de collecticiels basée sur un modèle théorique de l’activité : principes, exemple et démarche d’évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Troisièmes Journées d'Etude en Psychologie Ergonomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation: textual media for cooperation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Annotation for Collaboration - Methods, Tools and Practices (IWAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and evaluation of activity model-based groupware: methodological issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IEEE International Workshops on Enabling Technologies: Infrastructure for Collaborative Enterprise (WETICE'05)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Linkoping, Sweden. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WETICE.2005.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Participative Framework as a design model for newsgroups: PartRoOM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2004: Cooperative Systems Design - Scenario-Based Design of Collaborative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Hyères Les Palmiers, France. pp.243-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un modèle de l'activité de co-construction de sens à un modèle de conception d'un collecticiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Lyon, France. pp.175-186</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00377902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Web-based Annotation System for Improving Cooperation in a Care Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed-Foued Sriti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshops in connection with the 4th International Conference on Web Engineering (ICWE 2004)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PartRoOM, un modèle basé sur le cadre participatif pour la conception d’un forum de discussion profilé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CITE 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une traçabilité de la prise de décision à travers une modélisation des échanges médiatisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et gestion des connaissances (EGC'2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2001, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A guide through the construction of a groupware for efficient knowledge management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2000, Sophia Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02310969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Problem-Solving Models to Design Efficient Cooperative Knowledge-Management Systems Based on Formalization and Traceability of Argumentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EKAW 2000: Knowledge Engineering and Knowledge Management Methods, Models, and Tools</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2000, Juan-les-Pins, France. pp.288-295, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-39967-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer-Supported Cooperative Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigina Ciolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kjeld Schmidt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Vanderdonckt; Philippe Palanque; Marco Winckler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Human Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.1-26, 2023, 978-3-319-27648-9. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-27648-9_30-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04299779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in France: A Favourable Ecosystem for Alternative Platforms Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Cahier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sharing Economy in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.263-284, 2022, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-86897-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France: An Ecosystem Favourable to the Development of the Sharing Economy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrzej Klimczuk, Vida Česnuitytė, and Gabriela Avram. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Collaborative Economy in Action: European Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Limerick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 113-127, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing for Motivations: Building on Two Local Communities Cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Cruciani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maurizio Teli (ed.), Chiara Bassetti (ed.) Becoming a Platform in Europe: On the Governance of the Collaborative Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/9781680838411.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03404724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 18. Zoom sur les scénarios et &amp;lt;i&amp;gt;personas&amp;lt;/i&amp;gt;, outils pour une conception participative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'avenir des silver tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l’EHESP, pp.357-368, 2018, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ehesp.miche.2018.01.0357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03260290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporting Collaboration to Preserve the Quality of Life of Patients at Home—A Design Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Healthcare That Works</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.39-57, 2018, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-812583-0.00003-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problems and Methods of Involving Users in Co-development Projects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Soyez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.21-27, 2017, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02940235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Aiguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K Bourquard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. E. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Jégou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La co-conception en Living Lab santé et autonomie 1 - Concepts, méthodes et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Editions; Hermes Science Publishing Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-142, 2017, Collection santé, technologies et société, 1784052213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design and health technology assessment: Controlling and establishing reproducibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Moureaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Vigouroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Robert Picard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.71-80, 2017, Health Engineering and Society Series, 978-1-786-30113-0. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-design: Methodologies for Investigating, Developing and Sharing Knowledge in View of New Solutions for Future Use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Bay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Catherine Beuscart-Zéphir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Janalhiac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-design in Living Labs for Healthcare and Independent Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.43-69, 2017, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781119388746.ch5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les messages électroniques face à la multi-activité : des pistes de reconception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Laflaquière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quand travailler, c’est s’organiser : La multi-activité à l’ère numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02923441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shifting Patterns in Home Care Work: Supporting Collaboration Among Self-Employed Care Actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2016: Proceedings of the 12th International Conference on the Design of Cooperative Systems, 23-27 May 2016, Trento, Italy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.139-154, 2016, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-33464-6_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing and Supporting Cooperative Practices: An Interdisciplinary Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salembier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Designing Socially Embedded Technologies in the Real-World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-190, 2015, Computer Supported Cooperative Work, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-6720-4_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing the Work Practices of an Inter-professional Home Care Team: Supporting a Dynamic Approach for Quality Home Care Delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuloud Abou Amsha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP 2014 - Proceedings of the 11th International Conference on the Design of Cooperative Systems, 27-30 May 2014, Nice (France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.243-258, 2014, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-06498-7_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A LivingLab Approach to Involve Elderly in the Design of Smart TV Applications Offering Communication Services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Alaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8029, pp.325-334, 2013, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-39371-6_37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02534268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and Evaluation of an Online Social Support Application for Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Communities and Social Computing. OCSC 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6778, 2011, Lecture Notes in Computer Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02880124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Practices Analysis and Digital Platform Design: An Interdisciplinary Study of Social Support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Marcoccia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.309-329, 2010, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02363392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Social Support Online Services for Communities of Family Caregivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Tixier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business Information Systems Workshops. BIS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 37, Springer, Berlin, Heidelberg, pp.336-347, 2009, Lecture Notes in Business Information Processing, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-03424-4_41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus d'annotation dans les documents pour l'action : textualité et médiation de la coopération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Bénel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bringay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Barry-Gréboval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Charlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Roger T. Pédauque. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La redocumentarisation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cépaduès, pp.149-166, 2007, 9782854287288</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des activités d'annotation : De la glose au document</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salembier, Pascal and Zacklad, Manuel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annotations dans les documents pour l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Publishing, pp.153-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotations: A Way to Capture Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Lortal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amalia Todirascu-Courtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge-Based Intelligent Information and Engineering Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4251, pp.1131-1138, 2006, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/11892960_136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse cognitive des usages de Memo-net, collecticiel pour une gestion coopérative des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.345-366, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecticiels pour la construction collective du sens - définition, principes de conception, exemple</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddie Soulier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Gauducheau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le storytelling : concepts, outils et applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes Science Publications, pp.293-314, 2005, 978-2746211674</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle forme de gestion des connaissances basée sur la structuration des interactions collectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie et capitalisation des connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.49-64, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Memory in Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Ribière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Corby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Knowledge Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer London, pp.147-162, 2001, 978-1-4471-0351-6. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4471-0351-6_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Anonymity Increase the Chance to Get Feedback?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malte Paskuda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre de connaissances : Concevoir une chaussure Decathlon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle des modèles dans la conception de systèmes pour des pratiques collectives médiatisées - Contributions méthodologiques, conceptuelles et instrumentales à une recherche interdisciplinaire en CSCW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Interface homme-machine [cs.HC]. Université de Technologie de Compiègne, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03610688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Thinking for Sustainable Practice-Centered Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future-proofing: Making Practice-Based IT Design Sustainable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03609334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Overlook of Maintenance Practices in the Digitalization of Railway Maintenance Records</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Lauferon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Computer-Supported Cooperative Work: The International Venue on Practice-centered Computing on the Design of Cooperation Technologies – Posters and Demos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET); European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_po06⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04867766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data at the Workspace- Working with data: collecting, analyzing and using traces of work activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chassot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Datchary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Medjiah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd European Conference on Computer-Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rimini, Italy. European Society for Socially Embedded Technologies (EUSSET), 2024, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48340/ecscw2024_ws04⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05025471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GROUP '16: Proceedings of the 19th International Conference on Supporting Group Work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Lukosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleksandra Sarcevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael J. Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GROUP '16: 2016 ACM Conference on Supporting Groupwork</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Sanibel Island Florida USA, United States. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ACM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-1-4503-4276-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of COOP 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volker Wulf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Designing Cooperative Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Aix-en-Provence, France. Springer London, 2010, 978-1-84996-211-7. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-84996-211-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liam Bannon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2002 Workshop on Project Memory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Saint Raphael, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop on Cooperative Models Based on Argumentation in Problem Solving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COOP'2000 Workshop : Cooperative Models based on Argumentation in Problem Solving</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Biot, France. 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02943198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actes du colloque &amp;quot;Coopération, Innovation et Technologies&amp;quot;, CITE'2001</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Zacklad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Matta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassan Atifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imed Boughzala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Eynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coopération, Innovation, Technologie, CITE'2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Troyes, France. 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02941120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue on Ambient Assisted Living</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Richter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steffen Budweg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11 (3), 2012, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1524/icom.2012.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Lewkowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markus Rohde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Supported Cooperative Work</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20 (4-5), 2011, Special Issue: Socially Embedded Collaborative Practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B62A09E1"/>
+    <w:nsid w:val="840BBC85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8F860CEF"/>
+    <w:nsid w:val="FB5A3E40"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="13746DD6"/>
+    <w:nsid w:val="F0D293AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="0B4CD7B0"/>
+    <w:nsid w:val="7B5C8793"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -699,51 +699,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E7716488"/>
+    <w:nsid w:val="AA33A012"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -942,51 +942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lewkowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4144-0622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089284879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9001-2019" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/formations/diplome-d-ingenieur/informatique-et-systemes-d-information" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.utt.fr/list3n" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-ensemble.fr/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eusset.eu/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/journal/10606" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0153" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395313v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0053" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080618v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plegat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394993v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Schmidt" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-024-09507-9" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395213v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04438871v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Stalder" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.720" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447173v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09446-3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260273v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-020-09389-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Maria Piras" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cabitza" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bannon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09364-x" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310955v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09347-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310989v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Paskuda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-016-0660-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879634v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.172.0033" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.121-140" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896518v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940245v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Alaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.06.002" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3MXS19M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijskd.2014040101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922322v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939514v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdst.2013100102" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889013v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Korn" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombino" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dpb.v40i596.13587" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917130v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Budweg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#252;ller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schering" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0035" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939433v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rohde" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-011-9147-x" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865704v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369219" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921871v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939478v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.73-94" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03ABBB488F8EE0E1F51CAB867C971D9C5E560D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940260v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940487v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938931v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F&#233;vrier Quesada" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.11-31" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9389B3D97EAF66AC709B13B0F38C73212B1F4DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939386v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027228.1027229" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873456v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lewkowicz" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395369v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Larsen-Ledet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Klokmose" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Linehan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Ciolfi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715070.3748288" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444831v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152801" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087624v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cruciani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Andrea" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593755" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep08" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260295v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fedosov" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt-Rauch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Ojala" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021-wsmc05" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02988171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#248;dker" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boden" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419249.3420167" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514838v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avram" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rune Christensen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Ingrid" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Light" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciolfi Luigina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291173v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917067v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sarcevic" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953011v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schuler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952950v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310975v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858477" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893942v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Hamidi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Baljko" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;n Schorch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2996292" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920159v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957317" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310977v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957288" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918553v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schnittert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Walczuch" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548587v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2768545.2768551" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923848v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702563" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939663v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940383v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572816v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Tellio&#287;lu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido Fabiano Pinatti de Carvalho" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558862" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525638v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.02.042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940370v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02592000v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovic" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schinkinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660398.2660430" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896589v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939404v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4093-1_18" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110369" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939528v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939382v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928694" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952960v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938966v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531674.1531685" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377549v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025839v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu-Courtier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548604v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538664v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320583" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548541v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023979v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_30-1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03545645v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86897-0_12" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404732v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/andrzej-klimczuk/docs/chapter_09_france_an_ecosystem_favourable_to_the_d" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404724v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680838411.ch6" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260290v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0357" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572167v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch6" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940235v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch3" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506114v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aiguier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bourquard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dubois" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-co-conception-en-living-lab-sante-et-autonomie-1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572221v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bay" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Janalhiac" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch5" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923441v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540073v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6720-4_9" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02534268v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_37" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880124v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881465v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03424-4_41" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870267v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548569v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892960_136" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCJ87ZZ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888945v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943152v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-03610688v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03609334v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867766v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lauferon" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po06" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939725v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lukosch" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Muller" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/2957276" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939734v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943166v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943198v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939417v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0029" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953003v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/myriam-lewkowicz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4144-0622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/089284879" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?hl=fr&amp;user=6_Nh8uMAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/F-9001-2019" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utt.fr/formations/diplome-d-ingenieur/informatique-et-systemes-d-information" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://recherche.utt.fr/list3n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pepr-ensemble.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eusset.eu/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/journal/10606" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890946v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Echajari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Jeanningros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Lewkowicz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/res.248.0153" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395313v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Picard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs1.2025.0053" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080618v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Plegat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3711003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394993v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kjeld Schmidt" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-024-09507-9" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395213v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04438871v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Stalder" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.720" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937011v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Marref" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuloud Abou Amsha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31577/cai_2022_1_191" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447173v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ludwig" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torkil Clemmensen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-022-09446-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03543275v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cormi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Tixier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3492821" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260220v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Bossen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Gr&#246;nvall" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449199" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404736v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Chrusciel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayol" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel van Rechem" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph182111148" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260273v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-020-09389-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939397v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Maria Piras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cabitza" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Bannon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09364-x" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310955v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Liron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-019-09347-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02879634v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rindu1.172.0033" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310989v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte Paskuda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00146-016-0660-9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940245v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Alaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2015.06.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z3MXS19M-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896518v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Lan Hing Ting" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2015.09.271" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938648v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.20.6.121-140" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923790v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijskd.2014040101" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02922322v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939514v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bourguin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lewandowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/ijdst.2013100102" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02889013v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Korn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Colombino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/dpb.v40i596.13587" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Budweg" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia M&#252;ller" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Schering" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939433v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Rohde" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10606-011-9147-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00865704v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Lortal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDIM.2007.369219" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939478v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddie Soulier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.11.3.73-94" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/03ABBB488F8EE0E1F51CAB867C971D9C5E560D23/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940260v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940487v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02921871v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grenier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938931v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry F&#233;vrier Quesada" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Darses" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/isi.8.2.11-31" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9389B3D97EAF66AC709B13B0F38C73212B1F4DB6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939386v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1027228.1027229" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02537295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Zacklad" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(01)00120-5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQ5TNB7Q-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873456v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lewkowicz" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF01206118" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E01AED331DECCB238CD15D821DD51D203E08EBFE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395369v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Larsen-Ledet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clemens Klokmose" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Linehan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigina Ciolfi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3715070.3748288" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395361v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Roccamatisi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Gauducheau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3746175.3746203" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384806v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395346v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Groff" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ihc2025_pd014" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578795v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po05" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791061v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444831v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCWD57460.2023.10152801" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chassot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Datchary" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Grosjean" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shion Guha" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ws03" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2023_ep03" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Cruciani" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo d'Andrea" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3593743.3593755" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04458105v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep08" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04454206v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2022_ep13" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03624423v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260295v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Fedosov" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boos" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schmidt-Rauch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarno Ojala" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2021-wsmc05" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03620197v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02988171v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne B&#248;dker" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Boden" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3419249.3420167" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02863731v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2020_ep06" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260303v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Rune Christensen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Ingrid" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Light" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciolfi Luigina" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02514838v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Korsgaard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Avram" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02291173v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Cippelletti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940324v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02917067v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Sarcevic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18420/ecscw2017-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953011v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Mulder" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Schuler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3083671" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952950v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02920159v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Muller" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957317" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310977v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Gaglio" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2957288" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310975v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858036.2858477" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02893942v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foad Hamidi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Baljko" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#233;n Schorch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2957276.2996292" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548587v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2768545.2768551" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923848v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2702123.2702563" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939663v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368894v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCI.2015.22" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02918553v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Schnittert" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Walczuch" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940383v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572816v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Tellio&#287;lu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparecido Fabiano Pinatti de Carvalho" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovi&#263;" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2556420.2558862" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02525638v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896539v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2014.02.042" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940370v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02592000v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bre&#353;kovic" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Schinkinger" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660398.2660430" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02896589v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02562702v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie B&#233;nard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939528v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02919039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Seffah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2110363.2110369" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939404v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-4093-1_18" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939382v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2011.5928694" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952960v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377549v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938966v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1531674.1531685" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02929818v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Marcoccia" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Atifi" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien B&#233;nel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540164v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538664v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalia Todirascu-Courtier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSSSM.2006.320583" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548604v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880135v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01025839v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02566097v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01023979v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02617906v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548541v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880092v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WETICE.2005.30" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939127v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00377902v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02538536v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Foued Sriti" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939105v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938073v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Matta" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Briand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02310969v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02938817v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-39967-4_21" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-42CCHW2B-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299779v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-27648-9_30-1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03545645v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cahier" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86897-0_12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404732v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://issuu.com/andrzej-klimczuk/docs/chapter_09_france_an_ecosystem_favourable_to_the_d" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404724v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/9781680838411.ch6" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03260290v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ehesp.miche.2018.01.0357" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368913v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-812583-0.00003-1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02940235v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Benveniste" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Soyez" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch3" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506114v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aiguier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bourquard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. E. Dubois" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume J&#233;gou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iste-editions.fr/products/la-co-conception-en-living-lab-sante-et-autonomie-1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572167v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Catherine Beuscart-Z&#233;phir" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Moureaux" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Vigouroux" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch6" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02572221v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Bay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Duclos" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Janalhiac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119388746.ch5" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02923441v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368887v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33464-6_9" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02540073v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salembier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-6720-4_9" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02368899v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06498-7_15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02534268v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39371-6_37" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02880124v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02363392v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7_17" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02881465v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03424-4_41" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952982v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry-Gr&#233;boval" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charlet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00870267v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02548569v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11892960_136" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-HCJ87ZZ2-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952989v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941115v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02952995v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939690v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ribi&#232;re" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Corby" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-0351-6_10" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02888945v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/tel-03610688v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03609334v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867766v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lauferon" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_po06" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025471v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Medjiah" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48340/ecscw2024_ws04" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939725v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Lukosch" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Muller" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dl.acm.org/doi/proceedings/10.1145/2957276" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939734v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Wulf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-84996-211-7" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943166v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02943198v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02941120v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Boughzala" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02939417v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Richter" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/icom.2012.0029" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02953003v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>