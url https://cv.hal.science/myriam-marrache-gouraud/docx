--- v0 (2026-03-17)
+++ v1 (2026-04-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:64.583333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Marrache-Gouraud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam MARRACHE-GOURAUD - Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après 7 ans à Brest (Université de Bretagne Occidentale) en tant que Maître de Conférences en Littérature française du XVIe siècle, je suis à présent Professeure des Universités à l'Université de Poitiers, depuis 2020, au sein du laboratoire FoReLLIS (UR 15076) où je suis co-responsable du projet &amp;quot;Histoire et poétique de l'émerveillement&amp;quot; au sein du groupe qui travaille sur la poétique des formes littéraires. J'enseigne la littérature de la Renaissance : narration, récits de voyage, histoire du livre, poésie, prose et écriture scientifique, sans négliger le rapport texte - image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon doctorat, effectué sous la direction de Marie-Luce Demonet, portait sur l'oeuvre de François Rabelais et visait à mettre en évidence le rôle souvent sous-estimé ou à tort moralisé de Panurge ('</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors toute intimidation',</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panurge ou la parole singulière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Droz, 2003, 427 p.). Tout en continuant à mener mes travaux de recherche sur Rabelais, et en contribuant à rendre accessible ce texte grâce à des translations en français moderne ou des conférences, je me suis engagée vers l'étude des cabinets de curiosités, notamment dans leur rapport avec l'écriture des savoirs à la Renaissance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce champ de recherche m'a menée à une Habilitation à Diriger des Recherches soutenue en Sorbonne sous la direction de Jean-Charles Monferran (2018) sous le titre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur du défaut. Ecritures de la singularité, de Rabelais aux cabinets de merveilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L'inédit a été publié chez Droz en deux volumes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Légende des objets. Le cabinet de curiosités réfléchi par son catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2020, 616 p.) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme objet. Expositions anatomiques de la première modernité, entre savoir et spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz 2022, 432 p.). J'ai organisé, en collaboration, plusieurs expositions sur ce sujet, après avoir fourni, avec Pierre Martin, une édition du catalogue de Paul Contant (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin, et Cabinet poétique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PUR, 2004).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'administre également le site </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">curiositas.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> que j'ai contribué à créer avec Dominique Moncond'huy et Pierre Martin, et je dirige 4 collections aux Classiques Garnier sur les savoirs et les collections de la première modernité, je codirige la collection &amp;quot;Textes rares&amp;quot; aux Presses Universitaires de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Littérature française, Rabelais, Récits de voyage, Écriture scientifique, Histoire des Sciences et des Savoirs, Histoire des collections et des musées, Cabinets de curiosités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boétie, Etienne de, Discours de la servitude volontaire. Translation en français moderne (revue) et dossier &amp;quot;Défendre et entretenir la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folioplus Lycée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 432 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier Flammarion, 2021, 9782080251978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(direction) La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, Série Colloques, congrès et conférences sur la Renaissance européenne, ISSN 1243-0587 (115), 460 p., 2021, Rencontres, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légende des objets. Le cabinet de curiosités vu par son catalogue (Europe, XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures du monstre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chassay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chassay, Hélène Machinal, Myriam Marrache-Gouraud. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Interférences, 978-2-7535-5669-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Littérature et civilisation, 9782081257092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La licorne et le bézoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Moncond'Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Moncond'Huy. Gourcuff Gradenigo, 2013, 978-2-35340-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, aux confins des mondes possibles Quart livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. PUF, 2012, CNED, 9782130591924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais. Aux confins des mondes possibles (ouvrage collectif coordonné par M. Marrache-Gouraud) (chapitres linguistiques : première partie, chap. IV et V ; deuxième partie, chap. IV et VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude La Charité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. P.U.F., pp.194, 2011, CNED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel de Champlain Voyages au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud et Bertrand Leclair. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198, 2010, Folioplus classiques, 9782070438129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Demerson - Myriam Marrache-Gouraud. Memini, 32, pp.805, 2010, Bibliographie des écrivains français, 9788886609524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boétie. Discours de la servitude volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2008, Folio plus Philosophie, 978-2-07-035771-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Contant, Jardin et cabinet poétique (1609).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes ("Textes rares"), 2004, 2-86847-952-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors toute intimidation&amp;quot;. Panurge ou la parole singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2003, Etudes rabelaisiennes 41, 978-2-600-30813-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et la botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Classiques Garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses à savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, 715 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 368 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance par les niches. Intelligence et intelligibilité du tiroir dans la culture de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Choses à savoirs, 56 (1), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.056.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habemus corpus. Rabelais dans la toile de Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rabelais et ses illustrateurs (17), https://www.revue-textimage.com/23_rabelais_illustrateurs/marrache-gouraud1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean (dir.), et Perrine Galand-Willemen, Chanteloup, the Renaissance Garden of the Villeroys. An Initiation to Humanism, Genève (Librairie Droz) 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/103664. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : À travers les choses. Monde des objets et ciel des idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.056.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine ou fin des musées ? Le cabinet de curiosités comme hétérotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue Neuchâteloise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cabinets de curiosités. Résurgences et tradition, Nouvelle Revue Neuchâteloise (163-164), pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à la ligne. Léry, l’écriture et l’équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XV, http://cornucopia16.com/blog/2023/01/01/myriam-marrache-gouraud-retour-a-la-ligne-lery-lecriture-et-lequateur/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue et les langages dans l’œuvre de François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, un lieu pour les archives du bizarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Inventaires et cartographies du patrimoine (dir. Anne Ritz-Guilbert), 21, pp.27798. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cel.27798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salades, tartes et confitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, "Rabelais et la botanique", 6, pp.269-291. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12943-1.p.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne et les savoirs d’occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montaigne et la science, XXXIV (1-2), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13067-3.p.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’école de Rhizotome (introduction au dossier « Rabelais et la botanique »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, "Rabelais et la botanique", 6, pp.35-49. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12943-1.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bass, Marisa Anne, Anne Goldgar, Hanneke Grootenboer et Claudia Swan, dir. Conchophilia: Shells, Art, and Curiosity in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance and Reformation / Renaissance et Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (4), pp.243-245. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33137/rr.v45i4.41396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Objet phénix dans la chaîne des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amuse-Bouche. The french language journal at Yale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Renaissance, 2 (1), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satin, ou le brouillon des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.165-184. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11504-5.p.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille domestiquée ? « Orbis in domo », l’espace emboîté des cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les Objets domestiques, entre privé et public (xvie-xviie siècles), 32, pp.71-97. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11095-8.p.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une énigme en moinerie, le moine du Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.95-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais en pantoufles, moufles et guedoufles. Objets quotidiens, objets sibyllins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.295-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroufles et marauds. Des anonymes en (bas)-relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient « systématique et raisonné » : l’exemple du cabinet parisien de don Pedro Davila (1767)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Curiosité et géographie en Orient et en Occident, XVIe – XVIIIe siècles‎, 46, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cabinet expose-t-il nécessairement une collection ? Le cas du Cabinet des fleurs de Jean Franeau, un cabinet de regrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Curieux et curiosité de Pontano à Sorel, 15, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile et le canoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument d'érudition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CII, pp.286-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sésame, ouvre-toi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île, ses séductions & ses écueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Essais critiques, 12 (9), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge, préfiguration du &amp;lt;i&amp;gt;Pícaro &amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Mateo Alemán et les voies du roman au tournant des XVIe et XVIIe siècles (n°16), p. 41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocs du pet contrapuntique dans la prose rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cartron, O. Leplatre et M. Ricord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruits du récit sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.73-88, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'éponge avec Pline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brancher Dominique; Monferran Jean-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'admirable greffier de nature. Héritages botaniques et zoologiques de Pline au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-59, 2023, Cahiers d'Humanisme et Renaissance, 194, 978-2-600-06452-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la curiosité. Le savoir aux lisières de l'émerveillement dans le Cabinet de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasmine Atlas; Adrien Mangili; Dorine Rouiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et défaire les savoirs. Frontières épistémiques sur le métier (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.213-234, 2023, Cahiers d'Humanisme et Renaissance, 978-2-600-06462-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, Pantagruel. Translation en français moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouquins, pp.6-225, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Feathers in the Early Modern Cabinet of Curiosities (Sixteenth-Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">László Bartosiewicz; Alice M. Choyke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Animals on the Move. Between Body and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-187, 2021, 978-3-030-63887-0. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63888-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir pour savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2021, Rencontres, n° 499, 978-2-406-10997-6. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter l’expérience, &amp;quot;maistresse des choses doubteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-121, 2021, Rencontres ; 499, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Encounters ; 499, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms du savoir et de leurs avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-41, 2021, Rencontres ; 499, 978-2-406-10997-6. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliographie François Rabelais comme une autre Thélème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Huchon; Nicolas Le Cadet; Romain Menini; Marie-Claire Thomine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-133, 2021, Les Mondes de Rabelais, 978-2-406-10338-7. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10338-7.p.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXIII, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2021, Poétiques de l'objet, 978-2-600-06288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafitau au miroir de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. S. Petrella et M. Lozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le calumet. Joseph- François Lafitau et les “sauvages ameriquains”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.183-200, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mandragore et le kayak. Des objets et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bon, Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinets de curiosités. Catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Fonds H. et E. Leclerc, pp.26-36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meuble doré de la cosmographie, ou comment Thevet sauva ses curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferrer, Véronique, Olivier Millet et Alexandre Tarrête (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance au grand large. Mélanges Frank Lestringant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.105-117, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire ou ne pas croire ? Réflexions sur les choix laissés au lecteur dans la fiction rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Stéphan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rabelaisiennes, Tome LVIII : Ces belles billevesées. Études sur le Gargantua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.99-112, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nain et le collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fragonard, Marie-Dadeleine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures. Mélanges Alain Viala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 2, Artois Presses Université, pp.217-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispin de Passe le Jeune, Hortus Floridus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakob, Michael (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins et des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metis Presses-Fondation Martin Bodmer, pp.63-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broder des mots sur les choses : la frontière comme ligne imaginaire dans l’univers de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine du Crest (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exogenèses. Objets frontières dans l’art européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions De Boccard, pp.59-70, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur la licorne. Le rôle des cabinets de curiosités dans l’avancée des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garrod, Raphaële et Paul J. Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural History in Early Modern France. The Poetics of an Epistemic Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.88-119, 2018, Intersections</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Robertet au regard de sa collection, dans le reliquaire du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. François Rouget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier et la vie littéraire de son temps (1515-1547)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques-Garnier, pp.375-387, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles à l’encan, séductions d’une ville. Marseille dans la culture européenne de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Sylvie Requemora-Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages, rencontres, échanges au XVIIe siècle. Marseille carrefour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.253-266, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstres humains de collection, curieuses merveilles du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Jean-François Chassay, Hélène Machinal et Myriam Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures du monstre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-55, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume, en son histoire allégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Marie-Christine Pioffet et Anne-Élisabeth Spica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’exprimer autrement : poétique et enjeux de l’allégorie à l’Âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.253-270, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs vérolés et textes de petite vertu. Enjeux « tresprecieux » de la littérature rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Pascale Chiron et Lidia Radi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur des lettres à la Renaissance. Débats et réflexions sur la vertu de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.209-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manucodiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.258-260, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lion de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-248, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstre marin en habit de moine et monstre marin en habit d'évêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-273, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-98, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter et ravir la licorne des autres. Le chemin d'Ambroise Paré parmi les autorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Giacomotto-Charra et Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, choisir, écrire : la vulgarisation des savoirs du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École nationale des chartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-197, 2014, Études et rencontres de l'École des chartes, 9782357230415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-138, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles de nature et contrefaçons dans les cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Mounier et Colette Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copier et contrefaire Faux et usage de faux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-172, 2014, COLLOQUES CONGRES ET CONFERENCES SUR LE 16E SIECLE, 9782745325778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truie marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthaud, pp.388-389, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caméléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paresseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-317, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samoyède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352-354, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diable de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-129, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limaçon de la mer Sarmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244-246, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canoë au plafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-310, 2013, 978-2353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissances de l'exotisme, ou comment inventer la place des lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-168, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldrovandi, Cospi et Bologne : de la chambre aux palais publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-199, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile en majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sauvages ne sont pas des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-264, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour de licornes dans l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-458, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la certitude dans le discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margareth Jones-Davies et Florence Malhomme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certitude et incertitude à la Renaissance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 2013, (SIRIR 2), 9782503542515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Moncond'Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-13, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet spectaculaire garanti, surtout dans un couloir ! La curiosité des années 2000, un phénomène culte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-468, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfredo Settala, le collectionneur aux mains d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.194, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragons d'apothicaires et bézoards de bazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets des curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-295, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérindien et le curieux : rencontre de deux mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Augeron, Gilles Havard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un continent en partage Cinq siècles de rencontres entre Amérindiens et Français </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2013, Mondes atlantiques, 9782846543569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valses d'objets et présence des Amériques dans les collections françaises : des premiers cabinets de curiosités aux musées contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets des curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-316, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Worm, ou la science offerte à tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-202, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage d'un moine moinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dauvois ; Jean Vignes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En relisant le Quart Livre de Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Diderot Université Paris VII, pp.45-56, 2012, Cahiers Textuel, 9782744201752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs de voyage. Le mémorable dans le Quart Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet et Stephan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LII (509), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-102, 2012, Etudes rabelaisiennes, 9782600016070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pantagruélisme du Quart Livre, ou les intermittences de la joie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet et Stephan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LII (509), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2012, Etudes rabelaisiennes, 9782600016070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornes et cornemuses. Panurge architecte et maître du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean CÉARD, Marie-Luce DEMONET-LAUNAY, Avec Stéphan GEONGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rabelaisiennes. Rabelais et la question du sens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474 - tome 49, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2011, Études rabelaisiennes, 9782600014151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quart Livre, sous la menace des cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Gouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française à l'agrégation de lettres modernes : Béroul, Rabelais, La Fontaine, Saint Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-90, 2011, Parcours universitaire, 978-2867817489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que mijotait Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais ten years later. In Honour of Michael Screech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Mouren et J. O'Brien, May 2022, London, Warburg Institute, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salade, la tarte et la confiture : les plantes dans la cuisine rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam Marrache-Gouraud, Nicolas Le Cadet, Romain Menini, Feb 2021, Zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer ou démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de cas, récits d’observation et choses mémorables dans le savoir de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Giacomotto-Charra, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondités du monstre. L’« accident » et la naissance du héros rabelaisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le hasard - Anne Duprat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renaissance Society of America 67th Annual Meeting 2021, Apr 2021, RSA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. J. Smith et F. Egmond, Oct 2021, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge, un atout dans le jeu de Rabelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Rabelais Les Nourritures élémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Geonget, Nov 2021, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que je vis de remarquable…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi(s) Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Giacomotto-Charra, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’accident chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le hasard. Renaissance Society of America Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Duprat, Apr 2021, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets ont une légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Chantiers en histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-F. Chauvard, Dec 2021, Paris, Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage de Laurier Turgeon, Une histoire de la Nouvelle-France : Français et Amérindiens au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation de la Maison des Sciences de l’Homme, Paris, Belin, Fondation de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer au musée. Solutions discursives pour un espace paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Écritures et représentations des espaces maritimes, insulaires et portuaires », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satin, ou le brouillon des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le Ve Livre de Rabelais », Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armes des sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « les Armes des cabinets de curiosités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un rhétorique du savoir en lambeaux. Le cas du Cabinet de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Faire et défaire les savoirs : matérialisations des frontières épistémiques à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence lexicale des noms de lieux de collections entre France et Italie (1539-1677)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Laboratorio France Italie », Université Toulouse Jean Jaurès, janvier 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nain au géant, les hommes sont-ils des curiosités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nain au géant, les hommes sont-ils des curiosités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Château de Jehay, Jun 2019, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût curieux des voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Rabelais des Nourritures élémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éponge avec Pline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pline à la Renaissance, l’admirable greffier de nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, ou le rire humaniste – paroles de géants dans Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais, ou le rire humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Temps Libre, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage immobile des cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage immobile des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Compagnie des Indes, Apr 2019, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éponge, singularité marine des premiers cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Européen de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est-elle (encore) un vilain défaut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du FHEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Hélène et Édouard Leclerc, Oct 2019, Landerneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épineux exotisme. Considérations sur une nature poignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuillages Francophones. Dire et écrire le végétal dans les Pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo di Studio sul Cinquecento Francese, Mar 2015, Verona, Italie. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme au couteau. Les curiosités anatomiques de Laurent Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Laurent Joubert », ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde dans ma chambre », conférence à destination du public scolaire de l’enseignement secondaire Fontenay-le-Comte ; « Les cabinets de curiosités et l’énigme du monde », conférence à destination du grand public (Amis du musée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coquecigrue, exposition au Musée de la ville portant sur les cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Fontenay-le-Comte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum, Treasury, Cabinet… common names for uncommon places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière, colloque du Centre for Reformation and Renaissance Studies, Université de Toronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Homme plante animal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures exemplaires dans les cabinets de curiosités des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SE17, University of Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrègnes et inclassables curiosités : Zoophytes, lithophytes et anthropolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Henri Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table ronde au congrès annuel de The Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boston, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épineuses curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la Renaissance Society of America, Boston, Harvard University, 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de merveilleux au XVIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les objets merveilleux de la littérature, Université Bordeaux-Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire fait voir : concurrences et co-occurrences texte-images dans les catalogues de cabinets d’histoire naturelle du début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Colloque Entre l’œil et le monde, dispositifs et expédients d’une nouvelle épistémologie visuelle dans les sciences de la nature (1740-1840), dir. Nathalie Vuillemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge dans la tempête des interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Graduate Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria College, Université de Toronto, 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevet's real or supposed networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 60th Annual Meeting of the RSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Renaissance Society of America (RSA), Mar 2014, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain et la naissance de l'héroïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ouest et les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorient, Oct 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique ? Exotisme ? Marginalité ? Portrait complexe de la plume dans son histoire allégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'exprimer autrement : poétique et enjeux de l'allégorie à l'époque classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Rencontres sur le XVIIe Siècle (CIR17), May 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliographie Rabelais, comme une autre Thélème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne (Mireille Huchon) en partenariat avec le Musée national de la Renaissance (Thierry Crépin-Leblond) les universités de Harvard (Tom Conley) et d’Oxford (Richard Cooper), Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles à l'encan, Marseille et la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la NASSFL session sur l'Europe des savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASSFL, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vérolés à la lectrice : postures de lecteurs dans le roman moderne, de Rabelais à Jacques Jouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Jouet, Oulipien polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lapprand (UVIC, Canada) et Dominique Moncond’huy (Poitiers) dans le cadre de l’ANR DifdePo et avec le soutien du FORELL (MSHS de Poitiers), Jun 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme, objet de curiosité : le sauvage en chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, miroirs de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe Forell EA 3816 Université de Poitiers, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the cabinets of curiosities in the making of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines of Knowing in the Early Modern World/Disciplines du savoir sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientiae, Apr 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de la licorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Europe du Nord au XVIIe siècle : de l'Irlande à la Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Rencontres sur le XVIIe siècle, Mar 2012, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la trace chez Champlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénographies du voyage en Nouvelle-­France et en Europe (XVIe-­XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIERL (Université Laval, Québec) en collaboration avec PRISMES (CREA XVIII, Epistémè, Université Paris-­Sorbonne Nouvelle), Sep 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des bêtes. Spécificités d'une collection d'animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;essais&amp;quot; de Rabelais. Langues de personnages, choix d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la langue dans la construction des publics à la Renaissance en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, St Catharines, Canada. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature selon Rabelais, ou le &amp;quot;mal français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu et la littérature au XVIe siècle ou "combien vaut le passe-temps ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription dans les gravures accompagnant les catalogues de cabinets de curiosités (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voiler et dévoiler l'imaginaire/Traces et empreintes, fragments et inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des Vénitiens pour les curiosités égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la Renaissance Society of America (RSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un dragon chez soi : de la fable à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythical animals in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sixteenth Century Society Conference, Oct 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En collectionnant, en écrivant : l'exposition des objets dans L'Histoire de deux voyages d'André Thevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Varsovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornes et cornemuses. Panurge architecte et maître du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la question du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Cerisy-la-Salle, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets of curiosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie numérique de la sociabilité britannique au cours du long dix-huitième siècle / The Digital Encyclopedia of British Sociability in the Long Eighteenth Century DIGIT.EN.S [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux coffres d'herbes séchées, la plante de Judée... Curiosités savantes dans la Vendée renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est un amas d'une infinité de choses rares et recherchées... Le Journal de Balthasar de Monconys, des cabinets de curiosités aux curiosités du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'instruments scientifiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:64.583333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Marrache-Gouraud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam MARRACHE-GOURAUD - Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après 7 ans à Brest (Université de Bretagne Occidentale) en tant que Maître de Conférences en Littérature française du XVIe siècle, je suis à présent Professeure des Universités à l'Université de Poitiers, depuis 2020, au sein du laboratoire FoReLLIS (UR 15076) où je suis co-responsable du projet &amp;quot;Histoire et poétique de l'émerveillement&amp;quot; au sein du groupe qui travaille sur la poétique des formes littéraires. J'enseigne la littérature de la Renaissance : narration, récits de voyage, histoire du livre, poésie, prose et écriture scientifique, sans négliger le rapport texte - image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon doctorat, effectué sous la direction de Marie-Luce Demonet, portait sur l'oeuvre de François Rabelais et visait à mettre en évidence le rôle souvent sous-estimé ou à tort moralisé de Panurge ('</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors toute intimidation',</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panurge ou la parole singulière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Droz, 2003, 427 p.). Tout en continuant à mener mes travaux de recherche sur Rabelais, et en contribuant à rendre accessible ce texte grâce à des translations en français moderne ou des conférences, je me suis engagée vers l'étude des cabinets de curiosités, notamment dans leur rapport avec l'écriture des savoirs à la Renaissance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce champ de recherche m'a menée à une Habilitation à Diriger des Recherches soutenue en Sorbonne sous la direction de Jean-Charles Monferran (2018) sous le titre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur du défaut. Ecritures de la singularité, de Rabelais aux cabinets de merveilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L'inédit a été publié chez Droz en deux volumes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Légende des objets. Le cabinet de curiosités réfléchi par son catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2020, 616 p.) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme objet. Expositions anatomiques de la première modernité, entre savoir et spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz 2022, 432 p.). J'ai organisé, en collaboration, plusieurs expositions sur ce sujet, après avoir fourni, avec Pierre Martin, une édition du catalogue de Paul Contant (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin, et Cabinet poétique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PUR, 2004).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'administre également le site </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">curiositas.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> que j'ai contribué à créer avec Dominique Moncond'huy et Pierre Martin, et je dirige 4 collections aux Classiques Garnier sur les savoirs et les collections de la première modernité, je codirige la collection &amp;quot;Textes rares&amp;quot; aux Presses Universitaires de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Littérature française, Rabelais, Récits de voyage, Écriture scientifique, Histoire des Sciences et des Savoirs, Histoire des collections et des musées, Cabinets de curiosités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boétie, Etienne de, Discours de la servitude volontaire. Translation en français moderne (revue) et dossier &amp;quot;Défendre et entretenir la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folioplus Lycée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 432 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(direction) La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, Série Colloques, congrès et conférences sur la Renaissance européenne, ISSN 1243-0587 (115), 460 p., 2021, Rencontres, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier Flammarion, 2021, 9782080251978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légende des objets. Le cabinet de curiosités vu par son catalogue (Europe, XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures du monstre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chassay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chassay, Hélène Machinal, Myriam Marrache-Gouraud. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Interférences, 978-2-7535-5669-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Littérature et civilisation, 9782081257092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La licorne et le bézoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Moncond'Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Moncond'Huy. Gourcuff Gradenigo, 2013, 978-2-35340-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, aux confins des mondes possibles Quart livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. PUF, 2012, CNED, 9782130591924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais. Aux confins des mondes possibles (ouvrage collectif coordonné par M. Marrache-Gouraud) (chapitres linguistiques : première partie, chap. IV et V ; deuxième partie, chap. IV et VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude La Charité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. P.U.F., pp.194, 2011, CNED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Demerson - Myriam Marrache-Gouraud. Memini, 32, pp.805, 2010, Bibliographie des écrivains français, 9788886609524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel de Champlain Voyages au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud et Bertrand Leclair. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198, 2010, Folioplus classiques, 9782070438129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boétie. Discours de la servitude volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2008, Folio plus Philosophie, 978-2-07-035771-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Contant, Jardin et cabinet poétique (1609).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes ("Textes rares"), 2004, 2-86847-952-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors toute intimidation&amp;quot;. Panurge ou la parole singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2003, Etudes rabelaisiennes 41, 978-2-600-30813-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et la botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Classiques Garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses à savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, 715 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 368 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance par les niches. Intelligence et intelligibilité du tiroir dans la culture de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Choses à savoirs, 56 (1), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.056.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habemus corpus. Rabelais dans la toile de Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rabelais et ses illustrateurs (17), https://www.revue-textimage.com/23_rabelais_illustrateurs/marrache-gouraud1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean (dir.), et Perrine Galand-Willemen, Chanteloup, the Renaissance Garden of the Villeroys. An Initiation to Humanism, Genève (Librairie Droz) 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/103664. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : À travers les choses. Monde des objets et ciel des idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.056.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine ou fin des musées ? Le cabinet de curiosités comme hétérotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue Neuchâteloise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cabinets de curiosités. Résurgences et tradition, Nouvelle Revue Neuchâteloise (163-164), pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, un lieu pour les archives du bizarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Inventaires et cartographies du patrimoine (dir. Anne Ritz-Guilbert), 21, pp.27798. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cel.27798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à la ligne. Léry, l’écriture et l’équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XV, http://cornucopia16.com/blog/2023/01/01/myriam-marrache-gouraud-retour-a-la-ligne-lery-lecriture-et-lequateur/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue et les langages dans l’œuvre de François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Objet phénix dans la chaîne des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amuse-Bouche. The french language journal at Yale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Renaissance, 2 (1), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salades, tartes et confitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, "Rabelais et la botanique", 6, pp.269-291. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12943-1.p.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne et les savoirs d’occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montaigne et la science, XXXIV (1-2), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13067-3.p.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’école de Rhizotome (introduction au dossier « Rabelais et la botanique »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, "Rabelais et la botanique", 6, pp.35-49. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12943-1.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bass, Marisa Anne, Anne Goldgar, Hanneke Grootenboer et Claudia Swan, dir. Conchophilia: Shells, Art, and Curiosity in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance and Reformation / Renaissance et Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (4), pp.243-245. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33137/rr.v45i4.41396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satin, ou le brouillon des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.165-184. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11504-5.p.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille domestiquée ? « Orbis in domo », l’espace emboîté des cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les Objets domestiques, entre privé et public (xvie-xviie siècles), 32, pp.71-97. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11095-8.p.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une énigme en moinerie, le moine du Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.95-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais en pantoufles, moufles et guedoufles. Objets quotidiens, objets sibyllins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.295-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroufles et marauds. Des anonymes en (bas)-relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient « systématique et raisonné » : l’exemple du cabinet parisien de don Pedro Davila (1767)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Curiosité et géographie en Orient et en Occident, XVIe – XVIIIe siècles‎, 46, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cabinet expose-t-il nécessairement une collection ? Le cas du Cabinet des fleurs de Jean Franeau, un cabinet de regrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Curieux et curiosité de Pontano à Sorel, 15, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile et le canoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sésame, ouvre-toi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île, ses séductions & ses écueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Essais critiques, 12 (9), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument d'érudition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CII, pp.286-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge, préfiguration du &amp;lt;i&amp;gt;Pícaro &amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Mateo Alemán et les voies du roman au tournant des XVIe et XVIIe siècles (n°16), p. 41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocs du pet contrapuntique dans la prose rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cartron, O. Leplatre et M. Ricord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruits du récit sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.73-88, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'éponge avec Pline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brancher Dominique; Monferran Jean-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'admirable greffier de nature. Héritages botaniques et zoologiques de Pline au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-59, 2023, Cahiers d'Humanisme et Renaissance, 194, 978-2-600-06452-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la curiosité. Le savoir aux lisières de l'émerveillement dans le Cabinet de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasmine Atlas; Adrien Mangili; Dorine Rouiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et défaire les savoirs. Frontières épistémiques sur le métier (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.213-234, 2023, Cahiers d'Humanisme et Renaissance, 978-2-600-06462-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, Pantagruel. Translation en français moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouquins, pp.6-225, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXIII, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2021, Poétiques de l'objet, 978-2-600-06288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms du savoir et de leurs avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-41, 2021, Rencontres ; 499, 978-2-406-10997-6. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliographie François Rabelais comme une autre Thélème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Huchon; Nicolas Le Cadet; Romain Menini; Marie-Claire Thomine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-133, 2021, Les Mondes de Rabelais, 978-2-406-10338-7. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10338-7.p.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir pour savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2021, Rencontres, n° 499, 978-2-406-10997-6. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Feathers in the Early Modern Cabinet of Curiosities (Sixteenth-Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">László Bartosiewicz; Alice M. Choyke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Animals on the Move. Between Body and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-187, 2021, 978-3-030-63887-0. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63888-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Encounters ; 499, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter l’expérience, &amp;quot;maistresse des choses doubteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-121, 2021, Rencontres ; 499, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mandragore et le kayak. Des objets et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bon, Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinets de curiosités. Catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Fonds H. et E. Leclerc, pp.26-36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafitau au miroir de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. S. Petrella et M. Lozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le calumet. Joseph- François Lafitau et les “sauvages ameriquains”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.183-200, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire ou ne pas croire ? Réflexions sur les choix laissés au lecteur dans la fiction rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Stéphan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rabelaisiennes, Tome LVIII : Ces belles billevesées. Études sur le Gargantua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.99-112, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meuble doré de la cosmographie, ou comment Thevet sauva ses curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferrer, Véronique, Olivier Millet et Alexandre Tarrête (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance au grand large. Mélanges Frank Lestringant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.105-117, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nain et le collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fragonard, Marie-Dadeleine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures. Mélanges Alain Viala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 2, Artois Presses Université, pp.217-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broder des mots sur les choses : la frontière comme ligne imaginaire dans l’univers de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine du Crest (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exogenèses. Objets frontières dans l’art européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions De Boccard, pp.59-70, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispin de Passe le Jeune, Hortus Floridus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakob, Michael (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins et des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metis Presses-Fondation Martin Bodmer, pp.63-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur la licorne. Le rôle des cabinets de curiosités dans l’avancée des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garrod, Raphaële et Paul J. Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural History in Early Modern France. The Poetics of an Epistemic Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.88-119, 2018, Intersections</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Robertet au regard de sa collection, dans le reliquaire du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. François Rouget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier et la vie littéraire de son temps (1515-1547)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques-Garnier, pp.375-387, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles à l’encan, séductions d’une ville. Marseille dans la culture européenne de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Sylvie Requemora-Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages, rencontres, échanges au XVIIe siècle. Marseille carrefour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.253-266, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstres humains de collection, curieuses merveilles du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Jean-François Chassay, Hélène Machinal et Myriam Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures du monstre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-55, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs vérolés et textes de petite vertu. Enjeux « tresprecieux » de la littérature rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Pascale Chiron et Lidia Radi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur des lettres à la Renaissance. Débats et réflexions sur la vertu de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.209-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume, en son histoire allégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Marie-Christine Pioffet et Anne-Élisabeth Spica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’exprimer autrement : poétique et enjeux de l’allégorie à l’Âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.253-270, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-138, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstre marin en habit de moine et monstre marin en habit d'évêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-273, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-98, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter et ravir la licorne des autres. Le chemin d'Ambroise Paré parmi les autorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Giacomotto-Charra et Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, choisir, écrire : la vulgarisation des savoirs du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École nationale des chartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-197, 2014, Études et rencontres de l'École des chartes, 9782357230415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manucodiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.258-260, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lion de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-248, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truie marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthaud, pp.388-389, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caméléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles de nature et contrefaçons dans les cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Mounier et Colette Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copier et contrefaire Faux et usage de faux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-172, 2014, COLLOQUES CONGRES ET CONFERENCES SUR LE 16E SIECLE, 9782745325778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paresseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-317, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samoyède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352-354, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diable de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-129, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limaçon de la mer Sarmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244-246, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Worm, ou la science offerte à tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-202, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la certitude dans le discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margareth Jones-Davies et Florence Malhomme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certitude et incertitude à la Renaissance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 2013, (SIRIR 2), 9782503542515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Moncond'Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-13, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldrovandi, Cospi et Bologne : de la chambre aux palais publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-199, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile en majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sauvages ne sont pas des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-264, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour de licornes dans l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-458, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canoë au plafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-310, 2013, 978-2353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissances de l'exotisme, ou comment inventer la place des lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-168, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet spectaculaire garanti, surtout dans un couloir ! La curiosité des années 2000, un phénomène culte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-468, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfredo Settala, le collectionneur aux mains d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.194, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valses d'objets et présence des Amériques dans les collections françaises : des premiers cabinets de curiosités aux musées contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets des curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-316, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragons d'apothicaires et bézoards de bazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets des curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-295, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérindien et le curieux : rencontre de deux mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Augeron, Gilles Havard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un continent en partage Cinq siècles de rencontres entre Amérindiens et Français </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2013, Mondes atlantiques, 9782846543569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage d'un moine moinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dauvois ; Jean Vignes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En relisant le Quart Livre de Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Diderot Université Paris VII, pp.45-56, 2012, Cahiers Textuel, 9782744201752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs de voyage. Le mémorable dans le Quart Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet et Stephan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LII (509), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-102, 2012, Etudes rabelaisiennes, 9782600016070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pantagruélisme du Quart Livre, ou les intermittences de la joie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet et Stephan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LII (509), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2012, Etudes rabelaisiennes, 9782600016070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornes et cornemuses. Panurge architecte et maître du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean CÉARD, Marie-Luce DEMONET-LAUNAY, Avec Stéphan GEONGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rabelaisiennes. Rabelais et la question du sens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474 - tome 49, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2011, Études rabelaisiennes, 9782600014151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quart Livre, sous la menace des cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Gouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française à l'agrégation de lettres modernes : Béroul, Rabelais, La Fontaine, Saint Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-90, 2011, Parcours universitaire, 978-2867817489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que mijotait Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais ten years later. In Honour of Michael Screech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Mouren et J. O'Brien, May 2022, London, Warburg Institute, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets ont une légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Chantiers en histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-F. Chauvard, Dec 2021, Paris, Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’accident chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le hasard. Renaissance Society of America Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Duprat, Apr 2021, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer ou démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de cas, récits d’observation et choses mémorables dans le savoir de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Giacomotto-Charra, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondités du monstre. L’« accident » et la naissance du héros rabelaisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le hasard - Anne Duprat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renaissance Society of America 67th Annual Meeting 2021, Apr 2021, RSA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. J. Smith et F. Egmond, Oct 2021, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge, un atout dans le jeu de Rabelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Rabelais Les Nourritures élémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Geonget, Nov 2021, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salade, la tarte et la confiture : les plantes dans la cuisine rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam Marrache-Gouraud, Nicolas Le Cadet, Romain Menini, Feb 2021, Zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que je vis de remarquable…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi(s) Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Giacomotto-Charra, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence lexicale des noms de lieux de collections entre France et Italie (1539-1677)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Laboratorio France Italie », Université Toulouse Jean Jaurès, janvier 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer au musée. Solutions discursives pour un espace paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Écritures et représentations des espaces maritimes, insulaires et portuaires », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage de Laurier Turgeon, Une histoire de la Nouvelle-France : Français et Amérindiens au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation de la Maison des Sciences de l’Homme, Paris, Belin, Fondation de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satin, ou le brouillon des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le Ve Livre de Rabelais », Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armes des sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « les Armes des cabinets de curiosités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un rhétorique du savoir en lambeaux. Le cas du Cabinet de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Faire et défaire les savoirs : matérialisations des frontières épistémiques à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est-elle (encore) un vilain défaut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du FHEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Hélène et Édouard Leclerc, Oct 2019, Landerneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nain au géant, les hommes sont-ils des curiosités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nain au géant, les hommes sont-ils des curiosités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Château de Jehay, Jun 2019, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût curieux des voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Rabelais des Nourritures élémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éponge avec Pline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pline à la Renaissance, l’admirable greffier de nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éponge, singularité marine des premiers cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Européen de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage immobile des cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage immobile des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Compagnie des Indes, Apr 2019, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, ou le rire humaniste – paroles de géants dans Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais, ou le rire humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Temps Libre, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde dans ma chambre », conférence à destination du public scolaire de l’enseignement secondaire Fontenay-le-Comte ; « Les cabinets de curiosités et l’énigme du monde », conférence à destination du grand public (Amis du musée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coquecigrue, exposition au Musée de la ville portant sur les cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Fontenay-le-Comte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum, Treasury, Cabinet… common names for uncommon places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière, colloque du Centre for Reformation and Renaissance Studies, Université de Toronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épineux exotisme. Considérations sur une nature poignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuillages Francophones. Dire et écrire le végétal dans les Pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo di Studio sul Cinquecento Francese, Mar 2015, Verona, Italie. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme au couteau. Les curiosités anatomiques de Laurent Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Laurent Joubert », ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Homme plante animal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures exemplaires dans les cabinets de curiosités des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SE17, University of Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épineuses curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la Renaissance Society of America, Boston, Harvard University, 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrègnes et inclassables curiosités : Zoophytes, lithophytes et anthropolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Henri Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table ronde au congrès annuel de The Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boston, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de merveilleux au XVIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les objets merveilleux de la littérature, Université Bordeaux-Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire fait voir : concurrences et co-occurrences texte-images dans les catalogues de cabinets d’histoire naturelle du début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Colloque Entre l’œil et le monde, dispositifs et expédients d’une nouvelle épistémologie visuelle dans les sciences de la nature (1740-1840), dir. Nathalie Vuillemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge dans la tempête des interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Graduate Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria College, Université de Toronto, 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliographie Rabelais, comme une autre Thélème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne (Mireille Huchon) en partenariat avec le Musée national de la Renaissance (Thierry Crépin-Leblond) les universités de Harvard (Tom Conley) et d’Oxford (Richard Cooper), Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain et la naissance de l'héroïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ouest et les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorient, Oct 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevet's real or supposed networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 60th Annual Meeting of the RSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Renaissance Society of America (RSA), Mar 2014, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique ? Exotisme ? Marginalité ? Portrait complexe de la plume dans son histoire allégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'exprimer autrement : poétique et enjeux de l'allégorie à l'époque classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Rencontres sur le XVIIe Siècle (CIR17), May 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles à l'encan, Marseille et la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la NASSFL session sur l'Europe des savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASSFL, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vérolés à la lectrice : postures de lecteurs dans le roman moderne, de Rabelais à Jacques Jouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Jouet, Oulipien polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lapprand (UVIC, Canada) et Dominique Moncond’huy (Poitiers) dans le cadre de l’ANR DifdePo et avec le soutien du FORELL (MSHS de Poitiers), Jun 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la trace chez Champlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénographies du voyage en Nouvelle-­France et en Europe (XVIe-­XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIERL (Université Laval, Québec) en collaboration avec PRISMES (CREA XVIII, Epistémè, Université Paris-­Sorbonne Nouvelle), Sep 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de la licorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Europe du Nord au XVIIe siècle : de l'Irlande à la Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Rencontres sur le XVIIe siècle, Mar 2012, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the cabinets of curiosities in the making of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines of Knowing in the Early Modern World/Disciplines du savoir sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientiae, Apr 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme, objet de curiosité : le sauvage en chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, miroirs de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe Forell EA 3816 Université de Poitiers, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des bêtes. Spécificités d'une collection d'animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;essais&amp;quot; de Rabelais. Langues de personnages, choix d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la langue dans la construction des publics à la Renaissance en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, St Catharines, Canada. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature selon Rabelais, ou le &amp;quot;mal français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu et la littérature au XVIe siècle ou "combien vaut le passe-temps ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription dans les gravures accompagnant les catalogues de cabinets de curiosités (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voiler et dévoiler l'imaginaire/Traces et empreintes, fragments et inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un dragon chez soi : de la fable à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythical animals in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sixteenth Century Society Conference, Oct 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des Vénitiens pour les curiosités égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la Renaissance Society of America (RSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En collectionnant, en écrivant : l'exposition des objets dans L'Histoire de deux voyages d'André Thevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Varsovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornes et cornemuses. Panurge architecte et maître du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la question du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Cerisy-la-Salle, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets of curiosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie numérique de la sociabilité britannique au cours du long dix-huitième siècle / The Digital Encyclopedia of British Sociability in the Long Eighteenth Century DIGIT.EN.S [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux coffres d'herbes séchées, la plante de Judée... Curiosités savantes dans la Vendée renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est un amas d'une infinité de choses rares et recherchées... Le Journal de Balthasar de Monconys, des cabinets de curiosités aux curiosités du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'instruments scientifiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://curiositas.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047473v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/catalogue/discours-de-la-servitude-volontaire-bac-2026/9782073102553#haut-de-page" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277482v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212695v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/gf/litterature-et-civilisation/gargantua1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moncond'Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117478v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folioplus-classiques/Voyages-au-Canada" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117245v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Demerson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103664" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041300v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544450v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541551v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.27798" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0269" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835236v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13067-3.p.0029" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834995v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0035" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i4.41396" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835230v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11504-5.p.0165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11095-8.p.0071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117520v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117509v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117496v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064521" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212045v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-63888-7_10#citeas" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63888-7_10" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058535v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance-voir-pour-savoir.html" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0231" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0101" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058516v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058523v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance-des-noms-du-savoir-et-de-leurs-avatars.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212096v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inextinguible-rabelais-la-bibliographie-francois-rabelais-comme-une-autre-theleme.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7.p.0121" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224384v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062886" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010323v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004387v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010214v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004225v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010316v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117450v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=le+bestiaire+fantastique+des+voyageurs&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117454v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117432v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117625v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enc.sorbonne.fr/actualite/editions/parution-de-lire-ecrire-choisir-la-vulgarisation-des-savoirs-du-moyen-age-la-renaissance" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117661v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8865-book-08532577-9782745325778.html" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117466v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117430v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=LE+BESTIAIRE+FANTASTIQUE+DES+VOYAGEURS&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=bestiaire+fantastique+des+voyageurs&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_TITRE=&amp;amp;STEPTYPE_AUTEUR=Lanni&amp;amp;isbnean=&amp;amp;collections=&amp;amp;rkey=&amp;amp;trackcoll=" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117413v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gourcuff-gradenigo.com/bezoard.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117394v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117392v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117407v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117416v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117619v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503542515-1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117389v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117419v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117399v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117412v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117383v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/db/record.php?id=365" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117409v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117405v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4783-9782600016070.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4526-9782600014151.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://babordplus.univ-bordeaux.fr/notice.php?q=id:1270152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224399v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835206v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224420v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835221v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835250v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835212v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835196v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835258v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005745v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005742v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005739v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005738v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016442v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016788v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005658v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016783v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016461v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005655v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016483v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010259v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005434v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016485v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002947v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541340v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Henri Vignaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002853v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130713v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130704v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130736v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130577v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130281v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130269v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130578v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130238v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130240v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117576v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://curiositas.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047473v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/catalogue/discours-de-la-servitude-volontaire-bac-2026/9782073102553#haut-de-page" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/gf/litterature-et-civilisation/gargantua1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moncond'Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Demerson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folioplus-classiques/Voyages-au-Canada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103664" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.27798" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0269" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13067-3.p.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i4.41396" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11504-5.p.0165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11095-8.p.0071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064521" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062886" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance-des-noms-du-savoir-et-de-leurs-avatars.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inextinguible-rabelais-la-bibliographie-francois-rabelais-comme-une-autre-theleme.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7.p.0121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance-voir-pour-savoir.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-63888-7_10#citeas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63888-7_10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=le+bestiaire+fantastique+des+voyageurs&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enc.sorbonne.fr/actualite/editions/parution-de-lire-ecrire-choisir-la-vulgarisation-des-savoirs-du-moyen-age-la-renaissance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=LE+BESTIAIRE+FANTASTIQUE+DES+VOYAGEURS&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8865-book-08532577-9782745325778.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=bestiaire+fantastique+des+voyageurs&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_TITRE=&amp;amp;STEPTYPE_AUTEUR=Lanni&amp;amp;isbnean=&amp;amp;collections=&amp;amp;rkey=&amp;amp;trackcoll=" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gourcuff-gradenigo.com/bezoard.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503542515-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/db/record.php?id=365" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4783-9782600016070.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4526-9782600014151.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://babordplus.univ-bordeaux.fr/notice.php?q=id:1270152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016788v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002947v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Henri Vignaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130713v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130610v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130704v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130240v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117576v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>