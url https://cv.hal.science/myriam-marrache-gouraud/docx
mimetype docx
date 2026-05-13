--- v1 (2026-04-22)
+++ v2 (2026-05-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:64.583333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Marrache-Gouraud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam MARRACHE-GOURAUD - Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après 7 ans à Brest (Université de Bretagne Occidentale) en tant que Maître de Conférences en Littérature française du XVIe siècle, je suis à présent Professeure des Universités à l'Université de Poitiers, depuis 2020, au sein du laboratoire FoReLLIS (UR 15076) où je suis co-responsable du projet &amp;quot;Histoire et poétique de l'émerveillement&amp;quot; au sein du groupe qui travaille sur la poétique des formes littéraires. J'enseigne la littérature de la Renaissance : narration, récits de voyage, histoire du livre, poésie, prose et écriture scientifique, sans négliger le rapport texte - image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon doctorat, effectué sous la direction de Marie-Luce Demonet, portait sur l'oeuvre de François Rabelais et visait à mettre en évidence le rôle souvent sous-estimé ou à tort moralisé de Panurge ('</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors toute intimidation',</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panurge ou la parole singulière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Droz, 2003, 427 p.). Tout en continuant à mener mes travaux de recherche sur Rabelais, et en contribuant à rendre accessible ce texte grâce à des translations en français moderne ou des conférences, je me suis engagée vers l'étude des cabinets de curiosités, notamment dans leur rapport avec l'écriture des savoirs à la Renaissance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce champ de recherche m'a menée à une Habilitation à Diriger des Recherches soutenue en Sorbonne sous la direction de Jean-Charles Monferran (2018) sous le titre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur du défaut. Ecritures de la singularité, de Rabelais aux cabinets de merveilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L'inédit a été publié chez Droz en deux volumes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Légende des objets. Le cabinet de curiosités réfléchi par son catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2020, 616 p.) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme objet. Expositions anatomiques de la première modernité, entre savoir et spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz 2022, 432 p.). J'ai organisé, en collaboration, plusieurs expositions sur ce sujet, après avoir fourni, avec Pierre Martin, une édition du catalogue de Paul Contant (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin, et Cabinet poétique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PUR, 2004).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'administre également le site </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">curiositas.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> que j'ai contribué à créer avec Dominique Moncond'huy et Pierre Martin, et je dirige 4 collections aux Classiques Garnier sur les savoirs et les collections de la première modernité, je codirige la collection &amp;quot;Textes rares&amp;quot; aux Presses Universitaires de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Littérature française, Rabelais, Récits de voyage, Écriture scientifique, Histoire des Sciences et des Savoirs, Histoire des collections et des musées, Cabinets de curiosités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boétie, Etienne de, Discours de la servitude volontaire. Translation en français moderne (revue) et dossier &amp;quot;Défendre et entretenir la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folioplus Lycée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 432 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(direction) La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, Série Colloques, congrès et conférences sur la Renaissance européenne, ISSN 1243-0587 (115), 460 p., 2021, Rencontres, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier Flammarion, 2021, 9782080251978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légende des objets. Le cabinet de curiosités vu par son catalogue (Europe, XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures du monstre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chassay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chassay, Hélène Machinal, Myriam Marrache-Gouraud. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Interférences, 978-2-7535-5669-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Littérature et civilisation, 9782081257092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La licorne et le bézoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Moncond'Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Moncond'Huy. Gourcuff Gradenigo, 2013, 978-2-35340-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, aux confins des mondes possibles Quart livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. PUF, 2012, CNED, 9782130591924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais. Aux confins des mondes possibles (ouvrage collectif coordonné par M. Marrache-Gouraud) (chapitres linguistiques : première partie, chap. IV et V ; deuxième partie, chap. IV et VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude La Charité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. P.U.F., pp.194, 2011, CNED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Demerson - Myriam Marrache-Gouraud. Memini, 32, pp.805, 2010, Bibliographie des écrivains français, 9788886609524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel de Champlain Voyages au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud et Bertrand Leclair. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198, 2010, Folioplus classiques, 9782070438129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boétie. Discours de la servitude volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2008, Folio plus Philosophie, 978-2-07-035771-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Contant, Jardin et cabinet poétique (1609).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes ("Textes rares"), 2004, 2-86847-952-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors toute intimidation&amp;quot;. Panurge ou la parole singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2003, Etudes rabelaisiennes 41, 978-2-600-30813-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et la botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Classiques Garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses à savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, 715 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 368 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance par les niches. Intelligence et intelligibilité du tiroir dans la culture de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Choses à savoirs, 56 (1), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.056.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habemus corpus. Rabelais dans la toile de Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rabelais et ses illustrateurs (17), https://www.revue-textimage.com/23_rabelais_illustrateurs/marrache-gouraud1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean (dir.), et Perrine Galand-Willemen, Chanteloup, the Renaissance Garden of the Villeroys. An Initiation to Humanism, Genève (Librairie Droz) 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/103664. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : À travers les choses. Monde des objets et ciel des idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.056.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine ou fin des musées ? Le cabinet de curiosités comme hétérotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue Neuchâteloise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cabinets de curiosités. Résurgences et tradition, Nouvelle Revue Neuchâteloise (163-164), pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, un lieu pour les archives du bizarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Inventaires et cartographies du patrimoine (dir. Anne Ritz-Guilbert), 21, pp.27798. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cel.27798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à la ligne. Léry, l’écriture et l’équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XV, http://cornucopia16.com/blog/2023/01/01/myriam-marrache-gouraud-retour-a-la-ligne-lery-lecriture-et-lequateur/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue et les langages dans l’œuvre de François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Objet phénix dans la chaîne des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amuse-Bouche. The french language journal at Yale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Renaissance, 2 (1), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salades, tartes et confitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, "Rabelais et la botanique", 6, pp.269-291. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12943-1.p.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne et les savoirs d’occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montaigne et la science, XXXIV (1-2), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13067-3.p.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’école de Rhizotome (introduction au dossier « Rabelais et la botanique »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, "Rabelais et la botanique", 6, pp.35-49. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12943-1.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bass, Marisa Anne, Anne Goldgar, Hanneke Grootenboer et Claudia Swan, dir. Conchophilia: Shells, Art, and Curiosity in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance and Reformation / Renaissance et Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (4), pp.243-245. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33137/rr.v45i4.41396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satin, ou le brouillon des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.165-184. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11504-5.p.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille domestiquée ? « Orbis in domo », l’espace emboîté des cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les Objets domestiques, entre privé et public (xvie-xviie siècles), 32, pp.71-97. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11095-8.p.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une énigme en moinerie, le moine du Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.95-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais en pantoufles, moufles et guedoufles. Objets quotidiens, objets sibyllins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.295-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroufles et marauds. Des anonymes en (bas)-relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient « systématique et raisonné » : l’exemple du cabinet parisien de don Pedro Davila (1767)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Curiosité et géographie en Orient et en Occident, XVIe – XVIIIe siècles‎, 46, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cabinet expose-t-il nécessairement une collection ? Le cas du Cabinet des fleurs de Jean Franeau, un cabinet de regrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Curieux et curiosité de Pontano à Sorel, 15, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile et le canoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sésame, ouvre-toi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île, ses séductions & ses écueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Essais critiques, 12 (9), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument d'érudition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CII, pp.286-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge, préfiguration du &amp;lt;i&amp;gt;Pícaro &amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Mateo Alemán et les voies du roman au tournant des XVIe et XVIIe siècles (n°16), p. 41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocs du pet contrapuntique dans la prose rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cartron, O. Leplatre et M. Ricord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruits du récit sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.73-88, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'éponge avec Pline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brancher Dominique; Monferran Jean-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'admirable greffier de nature. Héritages botaniques et zoologiques de Pline au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-59, 2023, Cahiers d'Humanisme et Renaissance, 194, 978-2-600-06452-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la curiosité. Le savoir aux lisières de l'émerveillement dans le Cabinet de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasmine Atlas; Adrien Mangili; Dorine Rouiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et défaire les savoirs. Frontières épistémiques sur le métier (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.213-234, 2023, Cahiers d'Humanisme et Renaissance, 978-2-600-06462-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, Pantagruel. Translation en français moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouquins, pp.6-225, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXIII, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2021, Poétiques de l'objet, 978-2-600-06288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms du savoir et de leurs avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-41, 2021, Rencontres ; 499, 978-2-406-10997-6. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliographie François Rabelais comme une autre Thélème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Huchon; Nicolas Le Cadet; Romain Menini; Marie-Claire Thomine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-133, 2021, Les Mondes de Rabelais, 978-2-406-10338-7. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10338-7.p.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir pour savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2021, Rencontres, n° 499, 978-2-406-10997-6. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Feathers in the Early Modern Cabinet of Curiosities (Sixteenth-Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">László Bartosiewicz; Alice M. Choyke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Animals on the Move. Between Body and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-187, 2021, 978-3-030-63887-0. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63888-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Encounters ; 499, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter l’expérience, &amp;quot;maistresse des choses doubteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-121, 2021, Rencontres ; 499, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mandragore et le kayak. Des objets et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bon, Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinets de curiosités. Catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Fonds H. et E. Leclerc, pp.26-36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafitau au miroir de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. S. Petrella et M. Lozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le calumet. Joseph- François Lafitau et les “sauvages ameriquains”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.183-200, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire ou ne pas croire ? Réflexions sur les choix laissés au lecteur dans la fiction rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Stéphan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rabelaisiennes, Tome LVIII : Ces belles billevesées. Études sur le Gargantua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.99-112, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meuble doré de la cosmographie, ou comment Thevet sauva ses curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferrer, Véronique, Olivier Millet et Alexandre Tarrête (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance au grand large. Mélanges Frank Lestringant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.105-117, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nain et le collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fragonard, Marie-Dadeleine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures. Mélanges Alain Viala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 2, Artois Presses Université, pp.217-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broder des mots sur les choses : la frontière comme ligne imaginaire dans l’univers de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine du Crest (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exogenèses. Objets frontières dans l’art européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions De Boccard, pp.59-70, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispin de Passe le Jeune, Hortus Floridus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakob, Michael (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins et des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metis Presses-Fondation Martin Bodmer, pp.63-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur la licorne. Le rôle des cabinets de curiosités dans l’avancée des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garrod, Raphaële et Paul J. Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural History in Early Modern France. The Poetics of an Epistemic Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.88-119, 2018, Intersections</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Robertet au regard de sa collection, dans le reliquaire du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. François Rouget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier et la vie littéraire de son temps (1515-1547)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques-Garnier, pp.375-387, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles à l’encan, séductions d’une ville. Marseille dans la culture européenne de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Sylvie Requemora-Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages, rencontres, échanges au XVIIe siècle. Marseille carrefour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.253-266, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstres humains de collection, curieuses merveilles du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Jean-François Chassay, Hélène Machinal et Myriam Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures du monstre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-55, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs vérolés et textes de petite vertu. Enjeux « tresprecieux » de la littérature rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Pascale Chiron et Lidia Radi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur des lettres à la Renaissance. Débats et réflexions sur la vertu de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.209-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume, en son histoire allégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Marie-Christine Pioffet et Anne-Élisabeth Spica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’exprimer autrement : poétique et enjeux de l’allégorie à l’Âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.253-270, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-138, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstre marin en habit de moine et monstre marin en habit d'évêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-273, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-98, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter et ravir la licorne des autres. Le chemin d'Ambroise Paré parmi les autorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Giacomotto-Charra et Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, choisir, écrire : la vulgarisation des savoirs du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École nationale des chartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-197, 2014, Études et rencontres de l'École des chartes, 9782357230415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manucodiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.258-260, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lion de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-248, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truie marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthaud, pp.388-389, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caméléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles de nature et contrefaçons dans les cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Mounier et Colette Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copier et contrefaire Faux et usage de faux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-172, 2014, COLLOQUES CONGRES ET CONFERENCES SUR LE 16E SIECLE, 9782745325778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paresseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-317, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samoyède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352-354, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diable de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-129, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limaçon de la mer Sarmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244-246, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Worm, ou la science offerte à tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-202, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la certitude dans le discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margareth Jones-Davies et Florence Malhomme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certitude et incertitude à la Renaissance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 2013, (SIRIR 2), 9782503542515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Moncond'Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-13, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldrovandi, Cospi et Bologne : de la chambre aux palais publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-199, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile en majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sauvages ne sont pas des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-264, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour de licornes dans l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-458, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canoë au plafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-310, 2013, 978-2353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissances de l'exotisme, ou comment inventer la place des lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-168, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet spectaculaire garanti, surtout dans un couloir ! La curiosité des années 2000, un phénomène culte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-468, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfredo Settala, le collectionneur aux mains d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.194, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valses d'objets et présence des Amériques dans les collections françaises : des premiers cabinets de curiosités aux musées contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets des curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-316, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragons d'apothicaires et bézoards de bazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets des curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-295, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérindien et le curieux : rencontre de deux mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Augeron, Gilles Havard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un continent en partage Cinq siècles de rencontres entre Amérindiens et Français </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2013, Mondes atlantiques, 9782846543569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage d'un moine moinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dauvois ; Jean Vignes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En relisant le Quart Livre de Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Diderot Université Paris VII, pp.45-56, 2012, Cahiers Textuel, 9782744201752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs de voyage. Le mémorable dans le Quart Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet et Stephan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LII (509), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-102, 2012, Etudes rabelaisiennes, 9782600016070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pantagruélisme du Quart Livre, ou les intermittences de la joie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet et Stephan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LII (509), </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2012, Etudes rabelaisiennes, 9782600016070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornes et cornemuses. Panurge architecte et maître du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean CÉARD, Marie-Luce DEMONET-LAUNAY, Avec Stéphan GEONGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rabelaisiennes. Rabelais et la question du sens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474 - tome 49, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2011, Études rabelaisiennes, 9782600014151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quart Livre, sous la menace des cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Gouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française à l'agrégation de lettres modernes : Béroul, Rabelais, La Fontaine, Saint Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-90, 2011, Parcours universitaire, 978-2867817489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (51)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que mijotait Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais ten years later. In Honour of Michael Screech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Mouren et J. O'Brien, May 2022, London, Warburg Institute, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets ont une légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Chantiers en histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-F. Chauvard, Dec 2021, Paris, Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’accident chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le hasard. Renaissance Society of America Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Duprat, Apr 2021, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer ou démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de cas, récits d’observation et choses mémorables dans le savoir de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Giacomotto-Charra, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondités du monstre. L’« accident » et la naissance du héros rabelaisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le hasard - Anne Duprat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renaissance Society of America 67th Annual Meeting 2021, Apr 2021, RSA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. J. Smith et F. Egmond, Oct 2021, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge, un atout dans le jeu de Rabelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Rabelais Les Nourritures élémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Geonget, Nov 2021, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salade, la tarte et la confiture : les plantes dans la cuisine rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam Marrache-Gouraud, Nicolas Le Cadet, Romain Menini, Feb 2021, Zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que je vis de remarquable…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi(s) Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Giacomotto-Charra, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence lexicale des noms de lieux de collections entre France et Italie (1539-1677)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Laboratorio France Italie », Université Toulouse Jean Jaurès, janvier 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer au musée. Solutions discursives pour un espace paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Écritures et représentations des espaces maritimes, insulaires et portuaires », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage de Laurier Turgeon, Une histoire de la Nouvelle-France : Français et Amérindiens au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation de la Maison des Sciences de l’Homme, Paris, Belin, Fondation de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satin, ou le brouillon des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le Ve Livre de Rabelais », Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armes des sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « les Armes des cabinets de curiosités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un rhétorique du savoir en lambeaux. Le cas du Cabinet de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Faire et défaire les savoirs : matérialisations des frontières épistémiques à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est-elle (encore) un vilain défaut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du FHEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Hélène et Édouard Leclerc, Oct 2019, Landerneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nain au géant, les hommes sont-ils des curiosités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nain au géant, les hommes sont-ils des curiosités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Château de Jehay, Jun 2019, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût curieux des voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Rabelais des Nourritures élémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éponge avec Pline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pline à la Renaissance, l’admirable greffier de nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éponge, singularité marine des premiers cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Européen de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage immobile des cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage immobile des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Compagnie des Indes, Apr 2019, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, ou le rire humaniste – paroles de géants dans Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais, ou le rire humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Temps Libre, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde dans ma chambre », conférence à destination du public scolaire de l’enseignement secondaire Fontenay-le-Comte ; « Les cabinets de curiosités et l’énigme du monde », conférence à destination du grand public (Amis du musée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coquecigrue, exposition au Musée de la ville portant sur les cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Fontenay-le-Comte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum, Treasury, Cabinet… common names for uncommon places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière, colloque du Centre for Reformation and Renaissance Studies, Université de Toronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épineux exotisme. Considérations sur une nature poignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuillages Francophones. Dire et écrire le végétal dans les Pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo di Studio sul Cinquecento Francese, Mar 2015, Verona, Italie. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme au couteau. Les curiosités anatomiques de Laurent Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Laurent Joubert », ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Homme plante animal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures exemplaires dans les cabinets de curiosités des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SE17, University of Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épineuses curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la Renaissance Society of America, Boston, Harvard University, 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrègnes et inclassables curiosités : Zoophytes, lithophytes et anthropolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Henri Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table ronde au congrès annuel de The Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boston, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de merveilleux au XVIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les objets merveilleux de la littérature, Université Bordeaux-Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire fait voir : concurrences et co-occurrences texte-images dans les catalogues de cabinets d’histoire naturelle du début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Colloque Entre l’œil et le monde, dispositifs et expédients d’une nouvelle épistémologie visuelle dans les sciences de la nature (1740-1840), dir. Nathalie Vuillemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge dans la tempête des interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Graduate Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria College, Université de Toronto, 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliographie Rabelais, comme une autre Thélème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne (Mireille Huchon) en partenariat avec le Musée national de la Renaissance (Thierry Crépin-Leblond) les universités de Harvard (Tom Conley) et d’Oxford (Richard Cooper), Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain et la naissance de l'héroïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ouest et les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorient, Oct 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevet's real or supposed networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 60th Annual Meeting of the RSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Renaissance Society of America (RSA), Mar 2014, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique ? Exotisme ? Marginalité ? Portrait complexe de la plume dans son histoire allégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'exprimer autrement : poétique et enjeux de l'allégorie à l'époque classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Rencontres sur le XVIIe Siècle (CIR17), May 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles à l'encan, Marseille et la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la NASSFL session sur l'Europe des savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASSFL, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vérolés à la lectrice : postures de lecteurs dans le roman moderne, de Rabelais à Jacques Jouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Jouet, Oulipien polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lapprand (UVIC, Canada) et Dominique Moncond’huy (Poitiers) dans le cadre de l’ANR DifdePo et avec le soutien du FORELL (MSHS de Poitiers), Jun 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la trace chez Champlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénographies du voyage en Nouvelle-­France et en Europe (XVIe-­XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIERL (Université Laval, Québec) en collaboration avec PRISMES (CREA XVIII, Epistémè, Université Paris-­Sorbonne Nouvelle), Sep 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de la licorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Europe du Nord au XVIIe siècle : de l'Irlande à la Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Rencontres sur le XVIIe siècle, Mar 2012, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the cabinets of curiosities in the making of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines of Knowing in the Early Modern World/Disciplines du savoir sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientiae, Apr 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme, objet de curiosité : le sauvage en chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, miroirs de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe Forell EA 3816 Université de Poitiers, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des bêtes. Spécificités d'une collection d'animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;essais&amp;quot; de Rabelais. Langues de personnages, choix d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la langue dans la construction des publics à la Renaissance en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, St Catharines, Canada. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature selon Rabelais, ou le &amp;quot;mal français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu et la littérature au XVIe siècle ou "combien vaut le passe-temps ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription dans les gravures accompagnant les catalogues de cabinets de curiosités (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voiler et dévoiler l'imaginaire/Traces et empreintes, fragments et inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un dragon chez soi : de la fable à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythical animals in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sixteenth Century Society Conference, Oct 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des Vénitiens pour les curiosités égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la Renaissance Society of America (RSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En collectionnant, en écrivant : l'exposition des objets dans L'Histoire de deux voyages d'André Thevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Varsovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornes et cornemuses. Panurge architecte et maître du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la question du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Cerisy-la-Salle, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets of curiosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie numérique de la sociabilité britannique au cours du long dix-huitième siècle / The Digital Encyclopedia of British Sociability in the Long Eighteenth Century DIGIT.EN.S [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux coffres d'herbes séchées, la plante de Judée... Curiosités savantes dans la Vendée renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est un amas d'une infinité de choses rares et recherchées... Le Journal de Balthasar de Monconys, des cabinets de curiosités aux curiosités du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'instruments scientifiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId219"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:64.583333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Marrache-Gouraud </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Myriam MARRACHE-GOURAUD - Curriculum Vitae</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après 7 ans à Brest (Université de Bretagne Occidentale) en tant que Maître de Conférences en Littérature française du XVIe siècle, je suis à présent Professeure des Universités à l'Université de Poitiers, depuis 2020, au sein du laboratoire FoReLLIS (UR 15076) où je suis co-responsable du projet &amp;quot;Histoire et poétique de l'émerveillement&amp;quot; au sein du groupe qui travaille sur la poétique des formes littéraires. J'enseigne la littérature de la Renaissance : narration, récits de voyage, histoire du livre, poésie, prose et écriture scientifique, sans négliger le rapport texte - image.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mon doctorat, effectué sous la direction de Marie-Luce Demonet, portait sur l'oeuvre de François Rabelais et visait à mettre en évidence le rôle souvent sous-estimé ou à tort moralisé de Panurge ('</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hors toute intimidation',</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Panurge ou la parole singulière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Genève, Droz, 2003, 427 p.). Tout en continuant à mener mes travaux de recherche sur Rabelais, et en contribuant à rendre accessible ce texte grâce à des translations en français moderne ou des conférences, je me suis engagée vers l'étude des cabinets de curiosités, notamment dans leur rapport avec l'écriture des savoirs à la Renaissance.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ce champ de recherche m'a menée à une Habilitation à Diriger des Recherches soutenue en Sorbonne sous la direction de Jean-Charles Monferran (2018) sous le titre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur du défaut. Ecritures de la singularité, de Rabelais aux cabinets de merveilles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. L'inédit a été publié chez Droz en deux volumes : </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Légende des objets. Le cabinet de curiosités réfléchi par son catalogue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2020, 616 p.) et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme objet. Expositions anatomiques de la première modernité, entre savoir et spectacle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Droz 2022, 432 p.). J'ai organisé, en collaboration, plusieurs expositions sur ce sujet, après avoir fourni, avec Pierre Martin, une édition du catalogue de Paul Contant (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardin, et Cabinet poétique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> PUR, 2004).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J'administre également le site </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">curiositas.org</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> que j'ai contribué à créer avec Dominique Moncond'huy et Pierre Martin, et je dirige 4 collections aux Classiques Garnier sur les savoirs et les collections de la première modernité, je codirige la collection &amp;quot;Textes rares&amp;quot; aux Presses Universitaires de Rennes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés : Littérature française, Rabelais, Récits de voyage, Écriture scientifique, Histoire des Sciences et des Savoirs, Histoire des collections et des musées, Cabinets de curiosités</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, Pantagruel. Translation révisée en français moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bouquins, Les Singuliers, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boétie, Etienne de, Discours de la servitude volontaire. Translation en français moderne (revue) et dossier &amp;quot;Défendre et entretenir la liberté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Folioplus Lycée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais 1523-2023. La genèse poitevine d’un géant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Geonget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz; Étdues rabelaisiennes LXIV, 354 p., 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme-objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 432 p., 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garnier Flammarion, 2021, 9782080251978</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(direction) La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Classiques Garnier, Série Colloques, congrès et conférences sur la Renaissance européenne, ISSN 1243-0587 (115), 460 p., 2021, Rencontres, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La légende des objets. Le cabinet de curiosités vu par son catalogue (Europe, XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02991026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signatures du monstre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Machinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Chassay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Chassay, Hélène Machinal, Myriam Marrache-Gouraud. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Interférences, 978-2-7535-5669-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garnier Flammarion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Littérature et civilisation, 9782081257092</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La licorne et le bézoard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Moncond'Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Moncond'Huy. Gourcuff Gradenigo, 2013, 978-2-35340-161-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01391679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, aux confins des mondes possibles Quart livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. PUF, 2012, CNED, 9782130591924</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais. Aux confins des mondes possibles (ouvrage collectif coordonné par M. Marrache-Gouraud) (chapitres linguistiques : première partie, chap. IV et V ; deuxième partie, chap. IV et VI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude La Charité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud. P.U.F., pp.194, 2011, CNED</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02633469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guy Demerson - Myriam Marrache-Gouraud. Memini, 32, pp.805, 2010, Bibliographie des écrivains français, 9788886609524</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel de Champlain Voyages au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Marrache-Gouraud et Bertrand Leclair. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 198, 2010, Folioplus classiques, 9782070438129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boétie. Discours de la servitude volontaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gallimard, 2008, Folio plus Philosophie, 978-2-07-035771-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Contant, Jardin et cabinet poétique (1609).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes ("Textes rares"), 2004, 2-86847-952-9 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors toute intimidation&amp;quot;. Panurge ou la parole singulière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Droz, 2003, Etudes rabelaisiennes 41, 978-2-600-30813-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03255137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et la botanique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, Classiques Garnier, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choses à savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 56, 715 p., 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de l'objet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, 368 p., 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généalogies pantagruéliques, des mesles à Mélusine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rire avec Panurge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pantagruel de François Rabelais, XXXII, 32 p. URL : https://cornucopia16.com/blog/2026/01/21/myriam-marrache-gouraud-rire-avec-panurge/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habemus corpus. Rabelais dans la toile de Garouste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textimage : revue d'étude du dialogue texte-image </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Rabelais et ses illustrateurs (17), https://www.revue-textimage.com/23_rabelais_illustrateurs/marrache-gouraud1.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : À travers les choses. Monde des objets et ciel des idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Lacour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Lamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.056.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Dejean (dir.), et Perrine Galand-Willemen, Chanteloup, the Renaissance Garden of the Villeroys. An Initiation to Humanism, Genève (Librairie Droz) 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Francia-Recensio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, https://journals.ub.uni-heidelberg.de/index.php/frrec/article/view/103664. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11588/frrec.2024.1.103664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connaissance par les niches. Intelligence et intelligibilité du tiroir dans la culture de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Choses à savoirs, 56 (1), pp.141-162. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dhs.056.0141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origine ou fin des musées ? Le cabinet de curiosités comme hétérotopie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle Revue Neuchâteloise </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Cabinets de curiosités. Résurgences et tradition, Nouvelle Revue Neuchâteloise (163-164), pp.11-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retour à la ligne. Léry, l’écriture et l’équateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Verger</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XV, http://cornucopia16.com/blog/2023/01/01/myriam-marrache-gouraud-retour-a-la-ligne-lery-lecriture-et-lequateur/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue et les langages dans l’œuvre de François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les humanités numériques, un lieu pour les archives du bizarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'Ecole du Louvre </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Inventaires et cartographies du patrimoine (dir. Anne Ritz-Guilbert), 21, pp.27798. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cel.27798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salades, tartes et confitures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, "Rabelais et la botanique", 6, pp.269-291. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12943-1.p.0269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne et les savoirs d’occasion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montaigne et la science, XXXIV (1-2), pp.29-44. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-13067-3.p.0029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l’école de Rhizotome (introduction au dossier « Rabelais et la botanique »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Le Cadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, "Rabelais et la botanique", 6, pp.35-49. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12943-1.p.0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03834995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bass, Marisa Anne, Anne Goldgar, Hanneke Grootenboer et Claudia Swan, dir. Conchophilia: Shells, Art, and Curiosity in Early Modern Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissance and Reformation / Renaissance et Réforme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 45 (4), pp.243-245. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.33137/rr.v45i4.41396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04544454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Objet phénix dans la chaîne des discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Amuse-Bouche. The french language journal at Yale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Renaissance, 2 (1), pp.19-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satin, ou le brouillon des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.165-184. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11504-5.p.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La merveille domestiquée ? « Orbis in domo », l’espace emboîté des cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Albineana, Cahiers d'Aubigné</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Les Objets domestiques, entre privé et public (xvie-xviie siècles), 32, pp.71-97. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11095-8.p.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une énigme en moinerie, le moine du Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 3, pp.95-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais en pantoufles, moufles et guedoufles. Objets quotidiens, objets sibyllins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2, pp.295-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroufles et marauds. Des anonymes en (bas)-relief</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1, pp.335-345</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03006024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Orient « systématique et raisonné » : l’exemple du cabinet parisien de don Pedro Davila (1767)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes Epistémè : revue de littérature et de civilisation (XVIe - XVIIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Curiosité et géographie en Orient et en Occident, XVIe – XVIIIe siècles‎, 46, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cabinet expose-t-il nécessairement une collection ? Le cas du Cabinet des fleurs de Jean Franeau, un cabinet de regrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Camenae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Curieux et curiosité de Pontano à Sorel, 15, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile et le canoë</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Poitou-Charentes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 102, pp.34-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un monument d'érudition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanic Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, CII, pp.286-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’île, ses séductions & ses écueils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Essais critiques, 12 (9), pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sésame, ouvre-toi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 410, pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge, préfiguration du &amp;lt;i&amp;gt;Pícaro &amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers Forell – Formes et Représentations en Linguistique et Littérature </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Mateo Alemán et les voies du roman au tournant des XVIe et XVIIe siècles (n°16), p. 41-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05407185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chocs du pet contrapuntique dans la prose rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Cartron, O. Leplatre et M. Ricord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bruits du récit sous l’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.73-88, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l'éponge avec Pline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brancher Dominique; Monferran Jean-Charles. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'admirable greffier de nature. Héritages botaniques et zoologiques de Pline au XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-59, 2023, Cahiers d'Humanisme et Renaissance, 194, 978-2-600-06452-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une éthique de la curiosité. Le savoir aux lisières de l'émerveillement dans le Cabinet de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yasmine Atlas; Adrien Mangili; Dorine Rouiller. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faire et défaire les savoirs. Frontières épistémiques sur le métier (XVIe-XVIIe siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.213-234, 2023, Cahiers d'Humanisme et Renaissance, 978-2-600-06462-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, Pantagruel. Translation en français moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Menini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tout Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bouquins, p. 1-225, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Question of Feathers in the Early Modern Cabinet of Curiosities (Sixteenth-Seventeenth Centuries)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">László Bartosiewicz; Alice M. Choyke. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medieval Animals on the Move. Between Body and Mind</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave Macmillan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.179-187, 2021, 978-3-030-63887-0. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-63888-7_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir pour savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.231-251, 2021, Rencontres, n° 499, 978-2-406-10997-6. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter l’expérience, &amp;quot;maistresse des choses doubteuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.102-121, 2021, Rencontres ; 499, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-16, 2021, Encounters ; 499, 978-2-406-10995-2. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La force des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Travaux de littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XXXIII, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-13, 2021, Poétiques de l'objet, 978-2-600-06288-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des noms du savoir et de leurs avatars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Giacomotto-Charra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V. Giacomotto-Charra; M. Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science prise aux mots. Enquête sur le lexique scientifique de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-41, 2021, Rencontres ; 499, 978-2-406-10997-6. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10997-6.p.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05058523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bibliographie François Rabelais comme une autre Thélème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Huchon; Nicolas Le Cadet; Romain Menini; Marie-Claire Thomine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-133, 2021, Les Mondes de Rabelais, 978-2-406-10338-7. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10338-7.p.0121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03212096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mandragore et le kayak. Des objets et des hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Bon, Laurent (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cabinets de curiosités. Catalogue d’exposition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions du Fonds H. et E. Leclerc, pp.26-36, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lafitau au miroir de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. S. Petrella et M. Lozat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La plume et le calumet. Joseph- François Lafitau et les “sauvages ameriquains”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.183-200, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le meuble doré de la cosmographie, ou comment Thevet sauva ses curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ferrer, Véronique, Olivier Millet et Alexandre Tarrête (dir). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance au grand large. Mélanges Frank Lestringant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.105-117, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croire ou ne pas croire ? Réflexions sur les choix laissés au lecteur dans la fiction rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Stéphan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rabelaisiennes, Tome LVIII : Ces belles billevesées. Études sur le Gargantua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.99-112, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nain et le collectionneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fragonard, Marie-Dadeleine (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures. Mélanges Alain Viala</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T. 2, Artois Presses Université, pp.217-228, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crispin de Passe le Jeune, Hortus Floridus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jakob, Michael (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des jardins et des livres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Metis Presses-Fondation Martin Bodmer, pp.63-64, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broder des mots sur les choses : la frontière comme ligne imaginaire dans l’univers de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sabine du Crest (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exogenèses. Objets frontières dans l’art européen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions De Boccard, pp.59-70, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nouveau sur la licorne. Le rôle des cabinets de curiosités dans l’avancée des savoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Garrod, Raphaële et Paul J. Smith (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural History in Early Modern France. The Poetics of an Epistemic Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, pp.88-119, 2018, Intersections</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03004235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florimond Robertet au regard de sa collection, dans le reliquaire du discours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. François Rouget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Ier et la vie littéraire de son temps (1515-1547)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques-Garnier, pp.375-387, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles à l’encan, séductions d’une ville. Marseille dans la culture européenne de la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Sylvie Requemora-Gros. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages, rencontres, échanges au XVIIe siècle. Marseille carrefour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr, pp.253-266, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstres humains de collection, curieuses merveilles du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Jean-François Chassay, Hélène Machinal et Myriam Marrache-Gouraud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Signatures du monstre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.37-55, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plume, en son histoire allégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Marie-Christine Pioffet et Anne-Élisabeth Spica. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S’exprimer autrement : poétique et enjeux de l’allégorie à l’Âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Narr Verlag, pp.253-270, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecteurs vérolés et textes de petite vertu. Enjeux « tresprecieux » de la littérature rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. Pascale Chiron et Lidia Radi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valeur des lettres à la Renaissance. Débats et réflexions sur la vertu de la littérature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.209-228, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-138, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manucodiate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.258-260, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lion de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.247-248, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monstre marin en habit de moine et monstre marin en habit d'évêque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-273, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cheval de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.97-98, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affronter et ravir la licorne des autres. Le chemin d'Ambroise Paré parmi les autorités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Giacomotto-Charra et Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, choisir, écrire : la vulgarisation des savoirs du Moyen Âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École nationale des chartes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-197, 2014, Études et rencontres de l'École des chartes, 9782357230415</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles de nature et contrefaçons dans les cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pascale Mounier et Colette Nativel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Copier et contrefaire Faux et usage de faux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.155-172, 2014, COLLOQUES CONGRES ET CONFERENCES SUR LE 16E SIECLE, 9782745325778</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truie marine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arthaud, pp.388-389, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caméléon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-86, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paresseux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.315-317, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samoyède</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.352-354, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diable de mer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.127-129, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limaçon de la mer Sarmatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Lanni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bestiaire fantastique des voyageurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244-246, 2014, 9782081290556</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire la certitude dans le discours scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Margareth Jones-Davies et Florence Malhomme. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Certitude et incertitude à la Renaissance </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-73, 2013, (SIRIR 2), 9782503542515</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Moncond'Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.10-13, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un canoë au plafond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.308-310, 2013, 978-2353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissances de l'exotisme, ou comment inventer la place des lointains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-168, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour de licornes dans l'art contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.453-458, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sauvages ne sont pas des monstres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-264, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aldrovandi, Cospi et Bologne : de la chambre aux palais publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.198-199, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le crocodile en majesté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-74, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet spectaculaire garanti, surtout dans un couloir ! La curiosité des années 2000, un phénomène culte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.459-468, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manfredo Settala, le collectionneur aux mains d'or</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.194, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dragons d'apothicaires et bézoards de bazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets des curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-295, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Amérindien et le curieux : rencontre de deux mondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mickaël Augeron, Gilles Havard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un continent en partage Cinq siècles de rencontres entre Amérindiens et Français </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Indes Savantes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.43-52, 2013, Mondes atlantiques, 9782846543569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valses d'objets et présence des Amériques dans les collections françaises : des premiers cabinets de curiosités aux musées contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Delpuech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets des curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.271-316, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Worm, ou la science offerte à tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne et le Bézoard, une histoire des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourcuff Gradenigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.200-202, 2013, 9782353401611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage d'un moine moinant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dauvois ; Jean Vignes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En relisant le Quart Livre de Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 35, Diderot Université Paris VII, pp.45-56, 2012, Cahiers Textuel, 9782744201752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souvenirs de voyage. Le mémorable dans le Quart Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet et Stephan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LII (509), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-102, 2012, Etudes rabelaisiennes, 9782600016070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pantagruélisme du Quart Livre, ou les intermittences de la joie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet et Stephan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LII (509), </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-140, 2012, Etudes rabelaisiennes, 9782600016070</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornes et cornemuses. Panurge architecte et maître du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean CÉARD, Marie-Luce DEMONET-LAUNAY, Avec Stéphan GEONGET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rabelaisiennes. Rabelais et la question du sens </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 474 - tome 49, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Librairie Droz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.167-182, 2011, Études rabelaisiennes, 9782600014151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Quart Livre, sous la menace des cannibales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Gouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La littérature française à l'agrégation de lettres modernes : Béroul, Rabelais, La Fontaine, Saint Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-90, 2011, Parcours universitaire, 978-2867817489</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (62)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La controverse de la tortue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Annual Conference "Scientiae. Disciplines of Knowing in the Early Modern World", session Savoirs et poétiques de l’animalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicolas Corréard, 2026, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Céard, la curiosité pour boussole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Comme est le feu parmi les brandes". Journées d’Hommage à Jean Céard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Isabelle Pantin et Anne-Pascale Pouey-Mounou, 2026, Paris, ENS-Ulm, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La translation en français moderne, un acte de résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde RHR "Une Renaissance secondaire ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Véronique Duché, Antonin Godet, Solenn Hardel Ramel et Claire Placial., 2026, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots des autres, curiosités souhaitables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Croisements culturels franco-autochtones, 16e-18e siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie-Christine Pioffet et Peter Murvai, 2026, Montréal (Québec), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le caméléon, le naturaliste et le curieux : histoire d'une relation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renaissances. Animalités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Clément, 2026, Lyon (Maison des Sciences de l'Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cardan, un curieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jérôme Cardan, l’autorité d’un polymathe à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grégoire Holtz et Jean-Louis Boriaud, 2025, Université Versailles-Saint Quentin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esmouchoir, un accessoire viril (de Rabelais au Titien)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Table ronde RHR "Vêtir l’homme à la Renaissance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, M. Clément, J. Laubner, J. Sénié, 2025, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xénisme et curiosité. Emprunts aux langues autochtones dans les catalogues des premiers musées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Colloque international Langues et territoires. Pouvoir des langues, langues du pouvoir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lucie Hotte, 2025, Ottawa (Ontario), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curiosity embedded: when curiosities catalogues were books within books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New fields on curiosity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Brancher et M. Marrache-Gouraud, 2024, Yale University, New Haven, CT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minérales logiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierres, l’énigme du troisième règne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher et Elisa Andretta, 2024, Lyon (ENS de Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Fields of Curiosity (16th - 18th). Forgotten Objects, Catalogs Writing, Sensory Spectrum, Working Methods, Hidden Hands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Fields of Curiosity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, D. Brancher et M. Marrache-Gouraud, 2024, Yale University, New Haven, CT, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05617675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que mijotait Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais ten years later. In Honour of Michael Screech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Mouren et J. O'Brien, May 2022, London, Warburg Institute, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La salade, la tarte et la confiture : les plantes dans la cuisine rabelaisienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la botanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Myriam Marrache-Gouraud, Nicolas Le Cadet, Romain Menini, Feb 2021, Zoom, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fécondités du monstre. L’« accident » et la naissance du héros rabelaisien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le hasard - Anne Duprat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Renaissance Society of America 67th Annual Meeting 2021, Apr 2021, RSA, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge, un atout dans le jeu de Rabelais ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Rabelais Les Nourritures élémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Geonget, Nov 2021, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating categories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Early Modern Ichtyology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, P. J. Smith et F. Egmond, Oct 2021, Leyden, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montrer ou démontrer ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Récits de cas, récits d’observation et choses mémorables dans le savoir de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Giacomotto-Charra, Oct 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que je vis de remarquable…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moi(s) Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, V. Giacomotto-Charra, Nov 2021, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objets ont une légende</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux Chantiers en histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, J.-F. Chauvard, Dec 2021, Paris, Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion d’accident chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le hasard. Renaissance Society of America Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Duprat, Apr 2021, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03835196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation de l'ouvrage de Laurier Turgeon, Une histoire de la Nouvelle-France : Français et Amérindiens au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondation de la Maison des Sciences de l’Homme, Paris, Belin, Fondation de la Maison des Sciences de l’Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mer au musée. Solutions discursives pour un espace paradoxal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « Écritures et représentations des espaces maritimes, insulaires et portuaires », UBO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satin, ou le brouillon des merveilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Le Ve Livre de Rabelais », Sorbonne Université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les armes des sauvages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude « les Armes des cabinets de curiosités »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments d’un rhétorique du savoir en lambeaux. Le cas du Cabinet de la Bibliothèque Sainte-Geneviève</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Faire et défaire les savoirs : matérialisations des frontières épistémiques à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrence lexicale des noms de lieux de collections entre France et Italie (1539-1677)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire « Laboratorio France Italie », Université Toulouse Jean Jaurès, janvier 2020.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du nain au géant, les hommes sont-ils des curiosités ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du nain au géant, les hommes sont-ils des curiosités ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Château de Jehay, Jun 2019, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût curieux des voyages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival Rabelais des Nourritures élémentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chinon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser l’éponge avec Pline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Pline à la Renaissance, l’admirable greffier de nature »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais, ou le rire humaniste – paroles de géants dans Gargantua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais, ou le rire humaniste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Temps Libre, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage immobile des cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le voyage immobile des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Compagnie des Indes, Apr 2019, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’éponge, singularité marine des premiers cabinets de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Universitaire Européen de la Mer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Plouzané, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La curiosité est-elle (encore) un vilain défaut ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du FHEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fonds Hélène et Édouard Leclerc, Oct 2019, Landerneau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épineux exotisme. Considérations sur une nature poignante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feuillages Francophones. Dire et écrire le végétal dans les Pays francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo di Studio sul Cinquecento Francese, Mar 2015, Verona, Italie. pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme au couteau. Les curiosités anatomiques de Laurent Joubert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international « Laurent Joubert », ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le monde dans ma chambre », conférence à destination du public scolaire de l’enseignement secondaire Fontenay-le-Comte ; « Les cabinets de curiosités et l’énigme du monde », conférence à destination du grand public (Amis du musée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coquecigrue, exposition au Musée de la ville portant sur les cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Fontenay-le-Comte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03016485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Museum, Treasury, Cabinet… common names for uncommon places</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence plénière, colloque du Centre for Reformation and Renaissance Studies, Université de Toronto</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03005436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières de l’humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche « Homme plante animal »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures exemplaires dans les cabinets de curiosités des XVIe et XVIIe siècles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SE17, University of Stanford, California</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Stanford, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interrègnes et inclassables curiosités : Zoophytes, lithophytes et anthropolithes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent-Henri Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Brancher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table ronde au congrès annuel de The Renaissance Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Boston, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épineuses curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de la Renaissance Society of America, Boston, Harvard University, 2016.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03002853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La notion de merveilleux au XVIe siècle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude : Les objets merveilleux de la littérature, Université Bordeaux-Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand dire fait voir : concurrences et co-occurrences texte-images dans les catalogues de cabinets d’histoire naturelle du début du XVIIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">», Colloque Entre l’œil et le monde, dispositifs et expédients d’une nouvelle épistémologie visuelle dans les sciences de la nature (1740-1840), dir. Nathalie Vuillemin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Neuchâtel, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03000435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panurge dans la tempête des interprétations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Graduate Students</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victoria College, Université de Toronto, 2015, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Thevet's real or supposed networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 60th Annual Meeting of the RSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Renaissance Society of America (RSA), Mar 2014, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Ouest américain et la naissance de l'héroïsme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Ouest et les Amériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorient, Oct 2014, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amérique ? Exotisme ? Marginalité ? Portrait complexe de la plume dans son histoire allégorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S'exprimer autrement : poétique et enjeux de l'allégorie à l'époque classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Rencontres sur le XVIIe Siècle (CIR17), May 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliographie Rabelais, comme une autre Thélème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Demerson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Sorbonne (Mireille Huchon) en partenariat avec le Musée national de la Renaissance (Thierry Crépin-Leblond) les universités de Harvard (Tom Conley) et d’Oxford (Richard Cooper), Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merveilles à l'encan, Marseille et la curiosité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la NASSFL session sur l'Europe des savants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NASSFL, Jun 2013, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des vérolés à la lectrice : postures de lecteurs dans le roman moderne, de Rabelais à Jacques Jouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jacques Jouet, Oulipien polygraphe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marc Lapprand (UVIC, Canada) et Dominique Moncond’huy (Poitiers) dans le cadre de l’ANR DifdePo et avec le soutien du FORELL (MSHS de Poitiers), Jun 2013, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les secrets de la licorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France et l'Europe du Nord au XVIIe siècle : de l'Irlande à la Russie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre International de Rencontres sur le XVIIe siècle, Mar 2012, Durham, Royaume-Uni</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme, objet de curiosité : le sauvage en chambre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cabinets de curiosités, miroirs de l'Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Équipe Forell EA 3816 Université de Poitiers, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of the cabinets of curiosities in the making of knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disciplines of Knowing in the Early Modern World/Disciplines du savoir sous l'Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scientiae, Apr 2012, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poétiques de la trace chez Champlain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénographies du voyage en Nouvelle-­France et en Europe (XVIe-­XVIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIERL (Université Laval, Québec) en collaboration avec PRISMES (CREA XVIII, Epistémè, Université Paris-­Sorbonne Nouvelle), Sep 2012, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La littérature selon Rabelais, ou le &amp;quot;mal français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La vertu et la littérature au XVIe siècle ou "combien vaut le passe-temps ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le regard des bêtes. Spécificités d'une collection d'animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'animal des cabinets de curiosités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les &amp;quot;essais&amp;quot; de Rabelais. Langues de personnages, choix d'auteur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le choix de la langue dans la construction des publics à la Renaissance en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, St Catharines, Canada. pp.53-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inscription dans les gravures accompagnant les catalogues de cabinets de curiosités (XVIe-XVIIe siècles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voiler et dévoiler l'imaginaire/Traces et empreintes, fragments et inscriptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le goût des Vénitiens pour les curiosités égyptiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international annuel de la Renaissance Society of America (RSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Venise, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avoir un dragon chez soi : de la fable à la réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mythical animals in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sixteenth Century Society Conference, Oct 2010, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En collectionnant, en écrivant : l'exposition des objets dans L'Histoire de deux voyages d'André Thevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littérature et collection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Varsovie, Pologne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cornes et cornemuses. Panurge architecte et maître du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et la question du sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Cerisy-la-Salle, France. pp.167-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinets of curiosities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie numérique de la sociabilité britannique au cours du long dix-huitième siècle / The Digital Encyclopedia of British Sociability in the Long Eighteenth Century DIGIT.EN.S [en ligne]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04542302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux coffres d'herbes séchées, la plante de Judée... Curiosités savantes dans la Vendée renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.125-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C'est un amas d'une infinité de choses rares et recherchées... Le Journal de Balthasar de Monconys, des cabinets de curiosités aux curiosités du texte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.117-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les collections d'instruments scientifiques en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Marrache-Gouraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013, pp.46-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01117532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId235"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://curiositas.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047473v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/catalogue/discours-de-la-servitude-volontaire-bac-2026/9782073102553#haut-de-page" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835273v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212695v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277482v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991026v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738190v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4463" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738264v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/gf/litterature-et-civilisation/gargantua1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moncond'Huy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117486v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633469v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117245v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Demerson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117478v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folioplus-classiques/Voyages-au-Canada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255103v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004924v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255137v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834978v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683758v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835017v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047465v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0141" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047467v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544466v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103664" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762267v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0009" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047469v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.27798" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041300v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835230v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835003v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0269" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13067-3.p.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834995v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0035" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544454v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i4.41396" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224390v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11504-5.p.0165" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216292v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11095-8.p.0071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006332v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006024v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117228v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117615v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117378v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117509v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117520v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407185v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047470v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064521" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541538v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835063v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062886" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance-des-noms-du-savoir-et-de-leurs-avatars.html" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0019" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212096v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inextinguible-rabelais-la-bibliographie-francois-rabelais-comme-une-autre-theleme.html" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7.p.0121" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance-voir-pour-savoir.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212045v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-63888-7_10#citeas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63888-7_10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0007" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0101" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004387v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010214v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004394v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010177v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004225v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004235v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010305v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010627v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010633v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010616v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010316v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=le+bestiaire+fantastique+des+voyageurs&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117454v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117432v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117625v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enc.sorbonne.fr/actualite/editions/parution-de-lire-ecrire-choisir-la-vulgarisation-des-savoirs-du-moyen-age-la-renaissance" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117450v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=LE+BESTIAIRE+FANTASTIQUE+DES+VOYAGEURS&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117661v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8865-book-08532577-9782745325778.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117457v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=bestiaire+fantastique+des+voyageurs&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117461v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117435v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117444v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_TITRE=&amp;amp;STEPTYPE_AUTEUR=Lanni&amp;amp;isbnean=&amp;amp;collections=&amp;amp;rkey=&amp;amp;trackcoll=" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gourcuff-gradenigo.com/bezoard.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117619v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503542515-1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117389v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117402v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117392v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117407v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117416v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117419v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117399v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117409v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117412v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117383v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/db/record.php?id=365" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117260v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117381v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4783-9782600016070.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117379v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130744v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4526-9782600014151.html" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117255v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://babordplus.univ-bordeaux.fr/notice.php?q=id:1270152" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835184v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835258v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835196v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835206v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224420v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835221v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835250v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224399v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835212v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005738v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005741v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005745v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005743v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005742v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016483v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016442v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016788v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005658v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005655v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016461v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016783v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010259v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005434v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002947v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002945v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002853v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541340v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Henri Vignaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000433v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019368v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130736v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130713v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130610v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130704v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130588v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130591v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130578v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130269v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130577v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130243v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117609v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130259v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130240v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130238v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117599v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542302v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117576v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117585v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117532v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://curiositas.org" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617643v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Marrache-Gouraud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047473v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.folio-lesite.fr/catalogue/discours-de-la-servitude-volontaire-bac-2026/9782073102553#haut-de-page" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617656v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Geonget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835273v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277482v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212695v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giacomotto-Charra" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02991026v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738190v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Machinal" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chassay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4463" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01738264v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.flammarion.com/Catalogue/gf/litterature-et-civilisation/gargantua1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01391679v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Moncond'Huy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117486v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02633469v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude La Charit&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Demerson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117478v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Folio/Folioplus-classiques/Voyages-au-Canada" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255103v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004924v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255137v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Cadet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683758v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lamy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835017v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617663v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047467v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762267v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Lacour" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0009" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544466v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/frrec.2024.1.103664" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047465v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.056.0141" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047469v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041300v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544450v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541551v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cel.27798" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835003v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0269" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835236v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-13067-3.p.0029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03834995v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12943-1.p.0035" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04544454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33137/rr.v45i4.41396" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835230v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224390v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11504-5.p.0165" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216292v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11095-8.p.0071" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006290v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117228v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117615v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117520v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117509v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407185v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047470v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541540v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/europe/product/9782600064521" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541538v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212045v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-63888-7_10#citeas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-63888-7_10" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance-voir-pour-savoir.html" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0231" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058528v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance.html" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0101" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058516v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224384v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062886" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058523v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/la-science-prise-aux-mots-enquete-sur-le-lexique-scientifique-de-la-renaissance-des-noms-du-savoir-et-de-leurs-avatars.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10997-6.p.0019" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212096v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/inextinguible-rabelais-la-bibliographie-francois-rabelais-comme-une-autre-theleme.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10338-7.p.0121" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004387v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010323v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010214v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004408v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004225v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010177v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03004235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010305v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010627v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010633v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010316v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010616v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117440v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=le+bestiaire+fantastique+des+voyageurs&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117448v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117454v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117432v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117625v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enc.sorbonne.fr/actualite/editions/parution-de-lire-ecrire-choisir-la-vulgarisation-des-savoirs-du-moyen-age-la-renaissance" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117661v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/champion/8865-book-08532577-9782745325778.html" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117466v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117430v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=LE+BESTIAIRE+FANTASTIQUE+DES+VOYAGEURS&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_RAPIDE=bestiaire+fantastique+des+voyageurs&amp;amp;st=tout" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117461v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117435v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117444v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.arthaud.fr/catalogue/results.php?STEPTYPE_TITRE=&amp;amp;STEPTYPE_AUTEUR=Lanni&amp;amp;isbnean=&amp;amp;collections=&amp;amp;rkey=&amp;amp;trackcoll=" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/Pages/ShowProduct.aspx?prod_id=IS-9782503542515-1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117389v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gourcuff-gradenigo.com/bezoard.html" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117394v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117416v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117407v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117402v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117392v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117419v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117399v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117412v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117383v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lesindessavantes.com/db/record.php?id=365" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117409v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Delpuech" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Roux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117405v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117260v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117381v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4783-9782600016070.html" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117379v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130744v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/france/fr/4526-9782600014151.html" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117255v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://babordplus.univ-bordeaux.fr/notice.php?q=id:1270152" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617679v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617667v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617666v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617681v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617671v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617670v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617673v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617677v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617678v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05617675v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835184v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224399v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224420v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835250v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835221v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835206v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835212v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835258v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005741v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005739v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005738v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016442v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005658v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016783v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016461v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005655v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016483v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03010259v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005434v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03016485v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005436v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002947v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002945v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent-Henri Vignaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Brancher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002853v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000435v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03019368v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130610v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130713v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130704v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130736v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130588v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130591v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130269v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130577v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130281v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130578v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130259v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130243v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117609v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130249v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130238v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130240v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01130230v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117599v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542302v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117576v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117585v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01117532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>