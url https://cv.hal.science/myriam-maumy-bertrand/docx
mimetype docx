--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Maumy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités à l'EHESP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Aggregation for Efficient Continual Learning of Complex Facial Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khadija Slimani, Vinay Aseri, Samira Khoulji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion and Facial Recognition in Artificial Intelligence: Sustainable Multidisciplinary Perspectives and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-155, 2026, 978-3-032-14778-3. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-14778-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire lacunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-27, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux bayésiens en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kenett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertrand; G. Saporta; C. Thomas-Agnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Causalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causalité et apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Bottou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude en Statistique 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Ordinal Classification and Local Regression for Audio-Based Affect Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sazadaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11081, Springer International Publishing, pp.268-280, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99978-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression tree for bandits models in A/B testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wassner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixteenth International Symposium on Intelligent Data Analysis (IDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bootstrap-Based Stopping Criterion in PLS Components Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2014: The Multiple Facets of Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-250, 2016, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie de Morgoat : Enquête tourisme en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'enquêtes et sondages Pratiques européenne et nord-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.393-398, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie de MORGOAT : Enquête tourisme en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'enquêtes et sondages. Pratiques européenne et nord-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.393-398, 2006, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass medical evacuations to decrease the intensive care burden: results from the TRANSCOV cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fermanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169 (2), pp.390-400. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chest.2025.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning et logements collectifs : quand l’algorithme rencontre la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (679), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the IL-6/KL-6 ratio distinguish different phenotypes in COVID-19 Acute Respiratory Distress Syndrome? An observational study stemmed from prospectively derived clinical, biological, and computed tomographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Nga Chamaraux-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0321533. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Clustering for Enhanced Dynamic Allocation in A/B Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 14949 (16), pp.351-367. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70378-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network structure learning algorithm for highly missing and non imputable data: Application to breast cancer radiotherapy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.102743. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MHC class I MICA gene is a histocompatibility antigen in kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Verniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiggie Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (5), pp.989-998. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-022-01725-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How visual attention span and phonological skills contribute to N170 print tuning: An EEG study in French dyslexic students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cheviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234, pp.105176. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2022.105176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">selectBoost : a general algorithm to enhance the performance of variable selection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (5), pp.659-668. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Sparse PLS Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2021.693126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting and Cross-Validating Cox Models to Censored Big Data With Missing Values Using Extensions of Partial Least Squares Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2021.684794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laterality and visuospatial strategies among young children: A novel 3D-2D transcription task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Segond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2021.1892715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic allocation optimization in A/B tests using classification-based preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wassner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2021.3076025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874969v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal multiomic modeling reveals a B-cell receptor proliferative program in chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicodème Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1463-1474. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-021-01221-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining label‐free and label‐based accurate quantifications with SWATH‐MS: Comparison with SRM and PRM for the evaluation of bovine muscle type effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.2000214. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.202000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility at amino acid position 98 of MICB reduces the incidence of graft-versus host disease in conjunction with the CMV status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Spinnhirny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0886-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02545513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCR-associated factors driving chronic lymphocytic leukemia cells proliferation ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouria Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonca Güler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36853-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Proliferative Program Induced By B-Cell Receptor Stimulation in Chronic Lymphocytic Leukemia Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicodème Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-126779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of components in PLS regression on incomplete data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2018-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a micromanipulation method for single cell isolation of prokaryotes and its application in food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Hohnadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.e0198208. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new universal resample-stable bootstrap-based stopping criterion for PLS component construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.757-774. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9651-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the non-conventional MHC-I MICA gene significantly reduces the incidence of acute and chronic GVHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2016-05-719070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals-based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: a R package to study, predict and simulate the diffusion of a signal through a temporal gene network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiamak Bahram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.571-3. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering the genetic circuitry of a cancer cell with predicted intervention in chronic lymphocytic leukemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey A Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.459-64. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1211130110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late harvest as factor affecting esca and botryosphaeria dieback prevalence of vineards in the Alsace region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kuntzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (4), pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of continuous positive airway pressure treatment on short-term memory performance over 24 h of sustained wakefulness in patients with obstructive sleep apnea–hypopnea syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (10), </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression Bêta PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Beau-Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim El Bayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzie-Jacques Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154 (3), pp.143--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term memory performances during sustained wakefulness in patients with obstructive sleep apnea-hypopnea syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Grenèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Partial Triadic Analysis for Depicting the Temporal Evolution of Spatial Structures: Assessing Phytoplankton Structure and Succession in a Water Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), p. 23-43, http://www.bentley.edu/csbigs/documents/bertrand2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform law of the logarithm for the local linear estimator of the conditional distribution function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (17-18), pp.1015-1019. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional fitting for multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kiran Reddy Kalathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (5), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2009.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non standard functional limit laws for the increments of the compound empirical distribution function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davit Varron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1324-1344. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/09-EJS381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de variantes de régressions logistiques PLS et de régression PLS sur variables qualitatives : application aux données d'allélotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (2), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making in Przewalski horses (Equus ferus przewalskii) is driven by the ecological contexts of collective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115, pp.321-330. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0310.2009.01614.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytoplankton structure and spatio-temporal dynamics in a freshwater ecosystem using a powerful multiway statistical analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (13), pp.3155-68. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2009.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of social organisation on leadership in brown lemurs (Eulemur fulvus fulvus) in a controlled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of the British and Irish seabird Community in the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wanless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy E. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.187-199. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of grapevine trunk diseases in France from data generated by the National Grapevine Wood Diseases Survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (5), pp.571-9. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-5-0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des données collectées par l'Observatoire National des Maladies du Bois de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 149 (4), p. 73-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes, maladies du bois, des facteurs clefs. Premiers résultats de l'analyse statistique des données de l'Observatoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pleynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 604, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements d'Edgeworth de deux estimateurs d'une proportion de mesures ––– Edgeworth expansions for two point estimators of the proportion of measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 345 (7), pp.399-404. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2007.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management for analytical methods based on the total error concept:Conciliating the objectives of the pre-study and in-study validation phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walthère Dewé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Govaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.198-207. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2006.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Factor Analyses to explore data generated by the National Grapevine Wood Diseases Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp. 183-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne, maladies du bois, des facteurs-clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pleynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 604, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions de la méthode d'échantillonnage indirect et son application aux enquêtes dans le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques d'enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 32 (numéro 2), pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Approximations for the Compound Empirical Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XXXXVIII (1-2), pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cancer on multiple sclerosis-related healthcare and disease-modifying drug use: a multi-national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huah Shin Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Vukusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lebrun-Frénay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.105 / ID 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic simulator in the case of sales date prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference "Applications of Mathematics in Engineering and Economics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Faculty of Applied Mathematics and Informatics (FAMI) at the Technical University of Sofia, Jun 2023, Sofia, Bulgaria. pp.100001, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0246024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobol4RV: Global Sensitivity Analysis in Several Random Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioConductor, Jul 2024, Grand Rapids, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis in Several Random Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Joint Statistical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2024, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Clustering for Enhanced Dynamic Allocation in A/B Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilinus, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvement for Variable Selection in GAMLSS Models and Quantile Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2024, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of sensitivity analysis to uncertainties in distribution parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference on Intelligent Systems for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computational Biology, Jul 2024, Montreal (QC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP approach to ground employee performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Connected Innovation and Technology X.O (ICCITX.O) &amp; The Smart Healthcare International Conference (SHeIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Danang, Vietnam, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the MBPCA-OS method on French real estate data to detect the relations between price and Energy and Climate Performance labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SelectBoost4Beta : Improving variable selection in beta regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC2023 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (Ma), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS models and their extensions for big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2023, Toronto (ON), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Variable Selection in Beta Regression Models using Correlated Resampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2023, Toronto (ON), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bigPLS : Fitting and Cross-validating PLS based Cox models to censored big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC2023 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Process Mining for the Improvement of Patient’s Journeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de régression par spline monotone pour données de protéomique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Select Boost Algorithm Improves Variable Selection in Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 SIAM Annual Meeting (AN21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Least Squares Regression for Beta Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich (virtuel), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reverse Engineering with Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich (virtuel), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la science des données pour analyser des bases de données d’un observatoire du vignoble français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France. p161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for Reverse-Engineering Patterned Heterogenous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 SIAM Annual Meeting (AN21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using monotone spline smoothing to combine label-free and label-based accurate quantifications with DIA-MS: application to bovine muscle samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Chimiométrie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks for Acute Toxicity Modeling in the Case of Radiotherapy Treatment of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Variable Selection in Linear Models Using the Select Boost Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School DS3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la consommation d’électricité à l’échelle individuelle dans les secteurs résidentiel et tertiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France. p187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm to Decipher Patterned Heterogenous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">networkABC : Network Reverse Engineering with Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Biological Networks with Patterned Heterogeneous (multiOmics) Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectboost: Enhance the Performance of Variable Selection in Correlated Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des séries temporelles dans les A/B-Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la consommation d'électricité à l'échelle des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data and variational auto-encoders: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des logs dans les problèmes de Bandits Contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 51es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recommandation : algorithmes et application à la plateforme KeeSeeK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 51es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position fœtale et système vestibulaire : un modèle explicatif des troubles de la coordination et des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sananes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO). Reims Champagne-Ardenne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Belhachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS DataFlow : Analyse de données pour des capteurs fluidiques à haute précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Biennale Française des Mathématiques Appliquées et Industrielles, SMAI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Guidel Plages, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Annual Conference of the European Network for Business and Industrial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Performance of Different Algorithms to Determine the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of components of a PLS regression on incomplete data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustifying Partial Least Square Generalized Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the Number of Components for PLSGR Models : Influence of Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction à court terme de la consommation d’énergie d’un ménage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Determining the Number of Components of a PLS Regression for MAR Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the European Network for Business and Industrial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust algorithms for partial least squares generalized linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Determining the Number of Components of a PLS Regression with MCAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Assises France-Indonesia (The Joint Working Group (JWG) for Cooperation in Higher Education, Research and Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contextuelle par régression pour les tests A/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of components for Partial Least Squares generalized linear models with missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baltimore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modèle généraliste pour l'évaluation d'un test A/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wassner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées Francophones Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Applied Stochastic Models and Data Analysis International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the Non-Conventional Mhc-I Mica Gene Significantly Reduces the Incidence of Acute and Chronic Gvhd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiggie Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Immunogenetics and Histocompatibility Conference (EFI) 25th Annual Meeting of the German Society for Immunogenetics (DGI) 30 mai - 2 juin 2017, Mannheim / Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mannheim, Germany. pp.350-351, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tan.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche paramétrique de bandits pour le test A/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wassner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Musayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments of sparse PLS regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross validating extensions of kernel, sparse or regular partial least squares regression models to censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th World Statistics Congress, ISI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting annuel de la Société de statistique du Canada 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, PLS generalized linear models for R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bootstrap based stopping criterion in PLS components construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: a R-package to study, predict and simulate the diffusion of a signal through a temporal gene network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-validated partial least squares models and their extensions with censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap technique and number of PLS or PLSGLR components selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRcox, Cox-Models in a high dimensional setting in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted intervention in a cancer genetic program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade : un package R pour étudier la dispersion d’un signal dans un réseau de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS Beta Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Beau-Faller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROSTAT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence conjointe de réseaux de gènes dans de multiples états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la statistique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural practices affecting esca and Botryosphaeria dieback prevalence of vineyards in the Alsace region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kuntzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel PLS Beta Regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel PLS GLM Regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ljublana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, modèles linéaires généralisés PLS sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROSTAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Benevento, Italy. p. 33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, PLS generalized linear models for the R language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAC - 2010. Twelfth International Conference on Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Anvers, Belgium. pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlsRglm : Régression PLS et modèles linéaires généralisés sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRcox : modèles de Cox en présence d'un grand nombre de variables explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaub Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. p. 67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, modèles linéaires généralisés PLS sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp 52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multitable techniques for assessing phytoplankton structure and succession in the reservoir Marne (Seine Catchment Area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC-CLADAG First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multitable techniques for assessing Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Factor Analyses to explore data generated by the National Grapevine Wood Diseases Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision rules based on the estimate of a proportion of measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montpellier, France. pp.245 - 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance Method to Predict Sales of Fast-moving Sales Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Souaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Angers, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalles de confiance bilatéraux et unilatéraux d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de méthodes de classification sur des vitesses métrologiques de dégradation de compteurs d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontre de la Société francophone de classification -- SFC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France): A Multitable Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerfull multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congress of the International Association of Theoretical and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of grapevine trunk diseases in France from data generated by the National Grapevine Wood Diseases Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS/SON Joint Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Factorielles et Régressions Logistiques réalisées à partir de données récoltées dans le cadre de l'Observatoire National des Maladies du Bois de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2007, Angers, France. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Implementation of the Gibbs Sampler for Mixture of Distributions: Application to the Determination of Specifications in Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.828-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management for analytical methods: conciliating objectives of methods, validation phase and routine decision rules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Govaerts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk management for analytical methods: conciliating objectives of methods, validation phase and routine decision rules.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, factorisation et conditions d'optimalité (faible, forte) dans la méthode de partage des poids ; application à l'enquête sur le tourisme en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Méthodologie Statistique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model selection for multi-class SVMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applied Stochastic Models and Data Analysis - ASMDA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions de la méthode d'échantillonnage indirect et son application à l'enquête dans le tourisme : M.O.R.G.O.A.T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Méthodologie Statistique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeau numérique de processus métier : approche probabiliste augmentée par GNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du Symposium MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-aware digital twin of business processes via Bayesian calibration and posterior-predictive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Seattle (WA), United States. , 2026, PhD Colloquium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distance Pruning for process suffix comparison in Prescriptive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Seattle (USA), Washington, United States. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA pour la recommandation d’actions dans les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du Symposium MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche NLP de l'évaluation des performances des employés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième édition du Symposium MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business process quantum digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Connected Innovation and Technology (ICCITX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Da Nang, Vietnam. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs biologiques et environnementaux influençant le développement de l'enfant : latéralité et positionnement foetal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sananès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées du groupe de réflexion en psychopathologie cognitive (GREPACO), Université de Reims Champagne-Ardenne, 6-7 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position fœtale et système vestibulaire : un modèle explicatif des troubles de la coordination et des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sananès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e Congrès annuel de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions. Poitiers, le 4 au 6 Septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs biologiques et environnementaux influençant le développement psychomoteur de l'enfant : latéralité et positionnement fœtal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sananès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of reference curves for fetal weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence interval determination using discrete event simulations for real estate sales case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Mathematics in Engineering and Economics (AMEE’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sozopol, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3182 (1), AIP, pp.100008, 2025, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0246026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic simulator in the case of sales date prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference "Applications of Mathematics in Engineering and Economics (AMEE’23)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sozopol, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3182 (1), AIP, pp.100001, 2025, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0246024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">quantCurves:Estimate Quantiles Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Essaket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0dada269f87de4a5764bc7ba37e9c5843c273e34;origin=https://hal.archives-ouvertes.fr/hal-03683008;visit=swh:1:snp:9d0ab5466bba609329cceb209dcf50d4067585e8;anchor=swh:1:rel:28715855bcbd3f486c88f9982e40a71d26f42d9d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques pour l’économie et la gestion : théorie et applications en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Derquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dufrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredj Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Borsenberger. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 656 p., 2021, 978-2-8073-1944-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASS Biostatistiques, Mathématiques et Probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 224 p., 2021, 9782100828999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques pour les sciences de l’ingénieur - Tout le cours en fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertrand; M. Maumy-Bertrand. Dunod, 576 p., 2019, 9782100791033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique par la pratique avec R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 300 p., 2019, 9782100793525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 456 p. 3ème édition, 2018, Sciences Sup, 9782100782826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique et données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782710811824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques Licence 2 - Exercices et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Rabba Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2018, 9782100576678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 224 p. 3ème édition, 2018, 9782100777983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques Licence 1 - Exercices et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 218 p. 2ème édition, 2015, 9782100727292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches statistiques du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. pp.416, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 416 p. 2ème édition, 2014, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques pour les sciences de l’ingénieur - Tout le cours en fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertrand; M. Maumy-Bertrand. Dunod, 576 p., 2013, 9782100570614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques : Concours des catégories A et B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2012, 9782100576678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie, Statistiques et Probabilités : Concours des catégories A et B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Périnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 272 p., 2011, Je prépare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxi fiches de Statistique pour les scientifiques en 80 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.232, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 192 p. 1ère édition, 2011, 9782100566846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 396 p. 1ère édition, 2010, Sciences Sup, 9782100538218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques L1/L2 : Statistique et Probabilités en 30 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques L1-L2 : Algèbre/Géométrie en 30 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques L1-L2 : Analyse en 30 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reverse Engineering with Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Technical note 164. User!2021 proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Least Squares Regression for Beta Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Technical note 138. User!2021 proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la modélisation statistique contribue-t-elle à la recherche biomédicale et à la R&D de l'industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université de Strasbourg, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02942342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recommandation : algorithmes et application à la plateforme KeeSeeK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg, IRMA UMR 7501. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm: Partial least squares linear and generalized linear regression for processing incomplete datasets by cross-validation and bootstrap techniques with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random model for multidimensional fitting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Al Ayoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sheet of Maple to Compute Second-Order Edgeworth Expansions and Related Quantities of any Function of the Mean of an iid Sample of an Absolutely Continuous Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Universal Resample Stable Bootstrap-based Stopping Criterion in PLS Components Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muller-Gueudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform law of the logarithm for the conditional distribution function and application to certainty bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des données collectées par l'Observatoire National des Maladies du Bois de la Vigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du processus empirique composé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Myriam Maumy </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur des universités à l'EHESP</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mass medical evacuations to decrease the intensive care burden: results from the TRANSCOV cohort study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Grimaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Leray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Bayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fermanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 169 (2), pp.390-400. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chest.2025.08.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05274056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the IL-6/KL-6 ratio distinguish different phenotypes in COVID-19 Acute Respiratory Distress Syndrome? An observational study stemmed from prospectively derived clinical, biological, and computed tomographic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Partouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thien-Nga Chamaraux-Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (5), pp.e0321533. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0321533⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning et logements collectifs : quand l’algorithme rencontre la transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4 (679), pp.49-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Clustering for Enhanced Dynamic Allocation in A/B Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lecture Notes in Computer Science, 14949 (16), pp.351-367. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-70378-2_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05425668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Network structure learning algorithm for highly missing and non imputable data: Application to breast cancer radiotherapy data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence in Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 147, pp.102743. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.artmed.2023.102743⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The MHC class I MICA gene is a histocompatibility antigen in kidney transplantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismail Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Verniquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiggie Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 28 (5), pp.989-998. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41591-022-01725-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03762019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How visual attention span and phonological skills contribute to N170 print tuning: An EEG study in French dyslexic students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Cheviet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Bonnefond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 234, pp.105176. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandl.2022.105176⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining label‐free and label‐based accurate quantifications with SWATH‐MS: Comparison with SRM and PRM for the evaluation of bovine muscle type effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Husson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (10), pp.2000214. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.202000214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic allocation optimization in A/B tests using classification-based preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wassner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Knowledge and Data Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TKDE.2021.3076025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01874969v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting and Cross-Validating Cox Models to Censored Big Data With Missing Values Using Extensions of Partial Least Squares Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Big Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 4, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fdata.2021.684794⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laterality and visuospatial strategies among young children: A novel 3D-2D transcription task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Segond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laterality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1357650X.2021.1892715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Developments in Sparse PLS Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Applied Mathematics and Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fams.2021.693126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">selectBoost : a general algorithm to enhance the performance of variable selection methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (5), pp.659-668. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btaa855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal multiomic modeling reveals a B-cell receptor proliferative program in chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc-Matthieu Fornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicodème Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35, pp.1463-1474. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41375-021-01221-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03206125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compatibility at amino acid position 98 of MICB reduces the incidence of graft-versus host disease in conjunction with the CMV status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ismaïl Aouadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelique Pichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perrine Spinnhirny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Morlon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bone Marrow Transplantation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41409-020-0886-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02545513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Prud'Homme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Wahl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matapli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 118, pp.13-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of components in PLS regression on incomplete data set</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Applications in Genetics and Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/sagmb-2018-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02356797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Core Proliferative Program Induced By B-Cell Receptor Stimulation in Chronic Lymphocytic Leukemia Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Fornecker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicodème Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 134, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2019-126779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BCR-associated factors driving chronic lymphocytic leukemia cells proliferation ex vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Schleiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Ilias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouria Tahar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yonca Güler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Miguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-36853-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a micromanipulation method for single cell isolation of prokaryotes and its application in food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Hohnadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Chollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (5), pp.e0198208. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0198208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new universal resample-stable bootstrap-based stopping criterion for PLS component construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistics and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (3), pp.757-774. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11222-016-9651-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the non-conventional MHC-I MICA gene significantly reduces the incidence of acute and chronic GVHD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood-2016-05-719070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01362680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals-based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btu660⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonobos and orangutans, but not chimpanzees, flexibly plan for the future in a token-exchange task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josep Call</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Pelé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 17 (6), pp.1329-1340. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10071-014-0768-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: a R package to study, predict and simulate the diffusion of a signal through a temporal gene network.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seiamak Bahram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3 (4), pp.571-3. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/bioinformatics/btt705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01150065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reverse-engineering the genetic circuitry of a cancer cell with predicted intervention in chronic lymphocytic leukemia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corey A Kemper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 110 (2), pp.459-64. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1211130110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Late harvest as factor affecting esca and botryosphaeria dieback prevalence of vineards in the Alsace region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kuntzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vitis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 52 (4), pp.197-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of continuous positive airway pressure treatment on short-term memory performance over 24 h of sustained wakefulness in patients with obstructive sleep apnea–hypopnea syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Grenèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sleep Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (10), </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sleep.2013.07.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régression Bêta PLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Beau-Faller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim El Bayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izzie-Jacques Namer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 154 (3), pp.143--159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term memory performances during sustained wakefulness in patients with obstructive sleep apnea-hypopnea syndrome.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Grenèche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Erhardt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (1), pp.39-50. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bandc.2010.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multidimensional fitting for multivariate data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Froloff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravi Kiran Reddy Kalathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Poch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (5), pp.723-732. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/cmb.2009.0126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04051465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform law of the logarithm for the local linear estimator of the conditional distribution function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 348 (17-18), pp.1015-1019. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2010.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00589788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Partial Triadic Analysis for Depicting the Temporal Evolution of Spatial Structures: Assessing Phytoplankton Structure and Succession in a Water Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (1), p. 23-43, http://www.bentley.edu/csbigs/documents/bertrand2.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non standard functional limit laws for the increments of the compound empirical distribution function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davit Varron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Statistics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4, pp.1324-1344. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/09-EJS381⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01158049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de variantes de régressions logistiques PLS et de régression PLS sur variables qualitatives : application aux données d'allélotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 151 (2), pp.1-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00489251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision-making in Przewalski horses (Equus ferus przewalskii) is driven by the ecological contexts of collective movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourjade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ethology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115, pp.321-330. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0310.2009.01614.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing phytoplankton structure and spatio-temporal dynamics in a freshwater ecosystem using a powerful multiway statistical analysis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (13), pp.3155-68. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2009.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00410679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resilience of the British and Irish seabird Community in the twentieth century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Grandgeorge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Wanless</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy E. Dunn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregory Beaugrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 4, pp.187-199. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ab00095⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00481147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of grapevine trunk diseases in France from data generated by the National Grapevine Wood Diseases Survey.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98 (5), pp.571-9. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1094/PHYTO-98-5-0571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00331233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of social organisation on leadership in brown lemurs (Eulemur fulvus fulvus) in a controlled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 79, pp.111-113. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.beproc.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00512065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des données collectées par l'Observatoire National des Maladies du Bois de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 149 (4), p. 73-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management for analytical methods based on the total error concept:Conciliating the objectives of the pre-study and in-study validation phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walthère Dewé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Govaerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 86, pp.198-207. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemolab.2006.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements d'Edgeworth de deux estimateurs d'une proportion de mesures ––– Edgeworth expansions for two point estimators of the proportion of measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 345 (7), pp.399-404. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crma.2007.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00184244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes, maladies du bois, des facteurs clefs. Premiers résultats de l'analyse statistique des données de l'Observatoire national</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pleynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 604, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Factor Analyses to explore data generated by the National Grapevine Wood Diseases Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Business, Industry and Government Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (2), pp. 183-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vigne, maladies du bois, des facteurs-clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Pleynet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 604, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions de la méthode d'échantillonnage indirect et son application aux enquêtes dans le tourisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques d'enquête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Volume 32 (numéro 2), pp.197-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Approximations for the Compound Empirical Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de l'ISUP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, XXXXVIII (1-2), pp.69-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature Aggregation for Efficient Continual Learning of Complex Facial Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Khadija Slimani, Vinay Aseri, Samira Khoulji. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion and Facial Recognition in Artificial Intelligence: Sustainable Multidisciplinary Perspectives and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.133-155, 2026, 978-3-032-14778-3. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-14778-3_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une histoire lacunaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-27, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux bayésiens en pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Kenett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertrand; G. Saporta; C. Thomas-Agnan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistique et Causalité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Technip, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causalité et apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Bottou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Étude en Statistique 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade of Ordinal Classification and Local Regression for Audio-Based Affect Estimation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Sazadaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pinchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Fagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Neural Networks in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11081, Springer International Publishing, pp.268-280, 2018, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99978-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03532391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regression tree for bandits models in A/B testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wassner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Sixteenth International Symposium on Intelligent Data Analysis (IDA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bootstrap-Based Stopping Criterion in PLS Components Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLS 2014: The Multiple Facets of Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-250, 2016, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-40643-5_18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie de Morgoat : Enquête tourisme en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'enquêtes et sondages Pratiques européenne et nord-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.393-398, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie de MORGOAT : Enquête tourisme en Bretagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d'enquêtes et sondages. Pratiques européenne et nord-américaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.393-398, 2006, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00356581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (104)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic simulator in the case of sales date prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference "Applications of Mathematics in Engineering and Economics"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The Faculty of Applied Mathematics and Informatics (FAMI) at the Technical University of Sofia, Jun 2023, Sofia, Bulgaria. pp.100001, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0246024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cancer on multiple sclerosis-related healthcare and disease-modifying drug use: a multi-national cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloe Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huah Shin Ng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Vukusic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lebrun-Frénay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Management Conference 2025 (EHMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Health Management Association (EHMA), Jun 2025, Rennes, France. pp.105 / ID 151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global Sensitivity Analysis in Several Random Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 Joint Statistical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2024, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time Series Clustering for Enhanced Dynamic Allocation in A/B Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECML PKDD 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vilinus, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04612889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobol4RV: Global Sensitivity Analysis in Several Random Settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BioConductor, Jul 2024, Grand Rapids, MI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Improvement for Variable Selection in GAMLSS Models and Quantile Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2024, Portland (OR), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension of sensitivity analysis to uncertainties in distribution parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Conference on Intelligent Systems for Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Society for Computational Biology, Jul 2024, Montreal (QC), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05371795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using the MBPCA-OS method on French real estate data to detect the relations between price and Energy and Climate Performance labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technological Systems, Sustainability and Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NLP approach to ground employee performance evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference on Connected Innovation and Technology X.O (ICCITX.O) &amp; The Smart Healthcare International Conference (SHeIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Danang, Vietnam, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS models and their extensions for big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2023, Toronto (ON), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SelectBoost4Beta : Improving variable selection in beta regression models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC2023 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (Ma), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Variable Selection in Beta Regression Models using Correlated Resampling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2023, Toronto (ON), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">bigPLS : Fitting and Cross-validating PLS based Cox models to censored big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC2023 Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bioconductor, Aug 2023, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05352061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la science des données pour analyser des bases de données d’un observatoire du vignoble français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Malblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Abidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France. p161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm for Reverse-Engineering Patterned Heterogenous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 SIAM Annual Meeting (AN21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using monotone spline smoothing to combine label-free and label-based accurate quantifications with DIA-MS: application to bovine muscle samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-Chimiométrie 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian Networks for Acute Toxicity Modeling in the Case of Radiotherapy Treatment of Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Guihard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modèle de régression par spline monotone pour données de protéomique quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Chion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Bons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Statistique 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Virtuel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Select Boost Algorithm Improves Variable Selection in Linear Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 SIAM Annual Meeting (AN21)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Least Squares Regression for Beta Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich (virtuel), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reverse Engineering with Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">useR! 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Zurich (virtuel), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to Process Mining for the Improvement of Patient’s Journeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHeIC 2021 Smart Healthcare International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Variable Selection in Linear Models Using the Select Boost Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School DS3 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la consommation d’électricité à l’échelle individuelle dans les secteurs résidentiel et tertiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Francophone sur la Science des Données (CIFSD) 9e édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Marseille, France. p187-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Algorithm to Decipher Patterned Heterogenous Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Joint Statistical Meetings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American Statistical Association, Aug 2021, Virtuel, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">networkABC : Network Reverse Engineering with Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deciphering Biological Networks with Patterned Heterogeneous (multiOmics) Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selectboost: Enhance the Performance of Variable Selection in Correlated Datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User! 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Saint Louis (cancelled), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des séries temporelles dans les A/B-Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Brussels, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on Determining the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 19th Annual Conference of the European Network for Business and Industrial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Performance of Different Algorithms to Determine the Number of Components for a PLS Regression on MCAR and MAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statlearn 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position fœtale et système vestibulaire : un modèle explicatif des troubles de la coordination et des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sananes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO). Reims Champagne-Ardenne, France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03402956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Missing data and variational auto-encoders: a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data Science Summer School 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des logs dans les problèmes de Bandits Contextuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gancarski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 51es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recommandation : algorithmes et application à la plateforme KeeSeeK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 51es Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévision de la consommation d'électricité à l'échelle des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51èmes Journées de Statistique de la SFDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Caldini Queiros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Belhachmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy consumption analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPS DataFlow : Analyse de données pour des capteurs fluidiques à haute précision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9e Biennale Française des Mathématiques Appliquées et Industrielles, SMAI 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Guidel Plages, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche contextuelle par régression pour les tests A/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Number of components for Partial Least Squares generalized linear models with missing data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction à court terme de la consommation d’énergie d’un ménage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Fahs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORSID 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Determining the Number of Components of a PLS Regression for MAR Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Annual Conference of the European Network for Business and Industrial Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choosing the Number of Components for PLSGR Models : Influence of Missing Values</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determining the number of components of a PLS regression on incomplete data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Iasi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustifying Partial Least Square Generalized Linear Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust algorithms for partial least squares generalized linear regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meetings 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comparison of Determining the Number of Components of a PLS Regression with MCAR mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Assises France-Indonesia (The Joint Working Group (JWG) for Cooperation in Higher Education, Research and Innovation)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baltimore, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un modèle généraliste pour l'évaluation d'un test A/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wassner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Journées Francophones Extraction et Gestion des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titin Agustin Nengsih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Applied Stochastic Models and Data Analysis International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIAM AN 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrapping and Cross-Validating Generalized PLS regressions using GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioC 2017: Where Software and Biology Connect</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU-based Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Statistical Meeting 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Baltimore, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matching for the Non-Conventional Mhc-I Mica Gene Significantly Reduces the Incidence of Acute and Chronic Gvhd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Carapito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Kwemou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meiggie Untrau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st European Immunogenetics and Histocompatibility Conference (EFI) 25th Annual Meeting of the German Society for Immunogenetics (DGI) 30 mai - 2 juin 2017, Mannheim / Heidelberg, Germany</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Mannheim, Germany. pp.350-351, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/tan.13034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03408177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche paramétrique de bandits pour le test A/B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Gançarski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Wassner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Nationale sur les Applications Pratiques de l’Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New insights in Approximate Bayesian Computation algorithms for network reverse-engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Musayeva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Missing Data on the Estimation of the Number of Components of a PLS Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22rd International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Oviedo, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New developments of sparse PLS regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47èmes Journées de Statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154624v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross validating extensions of kernel, sparse or regular partial least squares regression models to censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60th World Statistics Congress, ISI 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRcox, Cox-Models in a high dimensional setting in R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deviance residuals based sparse PLS and sparse kernel PLS regression for censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting annuel de la Société de statistique du Canada 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, PLS generalized linear models for R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new bootstrap based stopping criterion in PLS components construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Conference on Partial Least Squares and Related Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade: a R-package to study, predict and simulate the diffusion of a signal through a temporal gene network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">User!2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Los Angeles, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-validated partial least squares models and their extensions with censored data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bootstrap technique and number of PLS or PLSGLR components selection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference on Computational Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cascade : un package R pour étudier la dispersion d’un signal dans un réseau de gènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deuxièmes rencontres R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicted intervention in a cancer genetic program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 14th International Conference on Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inférence conjointe de réseaux de gènes dans de multiples états</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la statistique 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS Beta Regression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Beau-Faller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROSTAT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural practices affecting esca and Botryosphaeria dieback prevalence of vineyards in the Alsace region of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Kuntzmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Workshop on Grapevine Trunk Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Valence, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel PLS Beta Regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kernel PLS GLM Regressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENBIS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Ljublana, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03578017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, modèles linéaires généralisés PLS sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGROSTAT 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Benevento, Italy. p. 33-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00515164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, PLS generalized linear models for the R language.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CAC - 2010. Twelfth International Conference on Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Anvers, Belgium. pp.66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00527639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PlsRglm : Régression PLS et modèles linéaires généralisés sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42èmes Journées de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Marseille, France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00494857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRcox : modèles de Cox en présence d'un grand nombre de variables explicatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaub Marie-Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France. p. 67-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm, modèles linéaires généralisés PLS sous R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France. pp 52-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multitable techniques for assessing Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Factor Analyses to explore data generated by the National Grapevine Wood Diseases Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decision rules based on the estimate of a proportion of measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Conference on Chemometrics in Analytical Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Montpellier, France. pp.245 - 249</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-performance Method to Predict Sales of Fast-moving Sales Goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Souaifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Bidon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting of the Statistical Society of Canada and the Société Française de Statistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00287634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using multitable techniques for assessing phytoplankton structure and succession in the reservoir Marne (Seine Catchment Area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SFC-CLADAG First joint meeting of the Société Francophone de Classification and the Classification And Data Analysis Groupe of SIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Caserta, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerful multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Congress of the International Association of Theoretical and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses Factorielles et Régressions Logistiques réalisées à partir de données récoltées dans le cadre de l'Observatoire National des Maladies du Bois de la Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Statistique (SFdS). FRA., Jun 2007, Angers, France. pp.62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national de Mathématiques Appliquées et Industrielles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Praz sur Arly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00162587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de statistique de la SFdS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Angers, France. pp.83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intervalles de confiance bilatéraux et unilatéraux d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimiométrie 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Lyon, France. pp.82-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00193173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de méthodes de classification sur des vitesses métrologiques de dégradation de compteurs d'eau.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVe Rencontre de la Société francophone de classification -- SFC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton Structure and Succession in the Reservoir Marne (Seine Catchment Area, France): A Multitable Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth Symposium for European Freshwater Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Palerme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00163221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A powerfull multitable approach for assessing phytoplankton structure and dynamics in the reservoir Marne (Seine catchment area, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Jacquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Congress of the International Association of Theoretical and Applied Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Montréal, Canada. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02821348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A characterization of grapevine trunk diseases in France from data generated by the National Grapevine Wood Diseases Survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Grosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APS/SON Joint Meeting 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composition, factorisation et conditions d'optimalité (faible, forte) dans la méthode de partage des poids ; application à l'enquête sur le tourisme en Bretagne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lavallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Méthodologie Statistique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Practical Implementation of the Gibbs Sampler for Mixture of Distributions: Application to the Determination of Specifications in Food Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Cornebise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Girard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005, pp.828-838</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00141710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk management for analytical methods: conciliating objectives of methods, validation phase and routine decision rules.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Dewe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Govaerts.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk management for analytical methods: conciliating objectives of methods, validation phase and routine decision rules.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France. pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00201488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model selection for multi-class SVMs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guermeur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Sur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Applied Stochastic Models and Data Analysis - ASMDA 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00104299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensions de la méthode d'échantillonnage indirect et son application à l'enquête dans le tourisme : M.O.R.G.O.A.T</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Deville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Méthodologie Statistique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confidence interval determination using discrete event simulations for real estate sales case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications of Mathematics in Engineering and Economics (AMEE’23)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sozopol, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3182 (1), AIP, pp.100008, 2025, </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0246026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity analysis of stochastic simulator in the case of sales date prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizaveta Logosha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th International Conference "Applications of Mathematics in Engineering and Economics (AMEE’23)"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Sozopol, France. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Conference Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3182 (1), AIP, pp.100001, 2025, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0246024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty-aware digital twin of business processes via Bayesian calibration and posterior-predictive simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Seattle (WA), United States. , 2026, PhD Colloquium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555638v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jumeau numérique de processus métier : approche probabiliste augmentée par GNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du Symposium MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France. , 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Distance Pruning for process suffix comparison in Prescriptive Process Monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Winter Simulation Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2025, Seattle (USA), Washington, United States. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IA pour la recommandation d’actions dans les processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième édition du Symposium MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business process quantum digital twin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guilhem Nespoulous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Connected Innovation and Technology (ICCITX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Da Nang, Vietnam. , 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche NLP de l'évaluation des performances des employés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Madad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Valero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixième édition du Symposium MaDICS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Blois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05555684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Position fœtale et système vestibulaire : un modèle explicatif des troubles de la coordination et des apprentissages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sananès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60e Congrès annuel de la Société Française de Psychologie : Apprentissages, Vulnérabilités, Préventions. Poitiers, le 4 au 6 Septembre 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Poitiers, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs biologiques et environnementaux influençant le développement de l'enfant : latéralité et positionnement foetal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sananès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées du groupe de réflexion en psychopathologie cognitive (GREPACO), Université de Reims Champagne-Ardenne, 6-7 juin 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03389236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs biologiques et environnementaux influençant le développement psychomoteur de l'enfant : latéralité et positionnement fœtal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jad Hamaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Minella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Sananès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15èmes journées du Groupe de Réflexion en Psychopathologie Cognitive (GREPACO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Reims, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of reference curves for fetal weight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02389157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMStatistics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données manquantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Gégout-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-2-7108-1195-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PASS Biostatistiques, Mathématiques et Probabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 224 p., 2021, 9782100828999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistiques pour l’économie et la gestion : théorie et applications en entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Derquenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Dufrenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fredj Jawadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Borsenberger. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 656 p., 2021, 978-2-8073-1944-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation statistique par la pratique avec R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 300 p., 2019, 9782100793525</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques pour les sciences de l’ingénieur - Tout le cours en fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertrand; M. Maumy-Bertrand. Dunod, 576 p., 2019, 9782100791033</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 456 p. 3ème édition, 2018, Sciences Sup, 9782100782826</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage statistique et données massives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Technip</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9782710811824</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques Licence 2 - Exercices et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacouba Rabba Idi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2018, 9782100576678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 224 p. 3ème édition, 2018, 9782100777983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques Licence 1 - Exercices et méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 218 p. 2ème édition, 2015, 9782100727292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches statistiques du risque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Droesbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Saporta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Thomas-Agnan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Technip. pp.416, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 416 p. 2ème édition, 2014, Sciences Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques pour les sciences de l’ingénieur - Tout le cours en fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Marx</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bertrand; M. Maumy-Bertrand. Dunod, 576 p., 2013, 9782100570614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques : Concours des catégories A et B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2012, 9782100576678</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxi fiches de Statistique pour les scientifiques en 80 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.232, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Econométrie, Statistiques et Probabilités : Concours des catégories A et B</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Périnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 272 p., 2011, Je prépare</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00637132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toute l'UE4 en fiches 1re année Santé. Evaluation des méthodes d'analyse appliquées aux sciences de la vie et de la santé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ediscience, 192 p. 1ère édition, 2011, 9782100566846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation à la statistique avec R : Cours, exemples, exercices et problèmes corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 396 p. 1ère édition, 2010, Sciences Sup, 9782100538218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques L1-L2 : Algèbre/Géométrie en 30 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques L1-L2 : Analyse en 30 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathématiques L1/L2 : Statistique et Probabilités en 30 fiches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Fredon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 160 p., 2009, Express Sup</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00400494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">quantCurves:Estimate Quantiles Curves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Essaket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Mouchot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:0dada269f87de4a5764bc7ba37e9c5843c273e34;origin=https://hal.archives-ouvertes.fr/hal-03683008;visit=swh:1:snp:9d0ab5466bba609329cceb209dcf50d4067585e8;anchor=swh:1:rel:28715855bcbd3f486c88f9982e40a71d26f42d9d;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial Least Squares Regression for Beta Regression Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Technical note 138. User!2021 proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Network Reverse Engineering with Approximate Bayesian Computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Technical note 164. User!2021 proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment la modélisation statistique contribue-t-elle à la recherche biomédicale et à la R&D de l'industrie ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université de Strasbourg, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02942342v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de recommandation : algorithmes et application à la plateforme KeeSeeK</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vidal Agniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Claeys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Delyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université de Strasbourg, IRMA UMR 7501. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02099301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A random model for multidimensional fitting method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Alawieh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wicker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baydaa Al Ayoubi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">plsRglm: Partial least squares linear and generalized linear regression for processing incomplete datasets by cross-validation and bootstrap techniques with R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03576425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Sheet of Maple to Compute Second-Order Edgeworth Expansions and Related Quantities of any Function of the Mean of an iid Sample of an Absolutely Continuous Distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03577089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Universal Resample Stable Bootstrap-based Stopping Criterion in PLS Components Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Magnanensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Foliguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller-Gueudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01025443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Certainty bands for the conditional cumulative distribution function and applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Muller-Gueudin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uniform law of the logarithm for the conditional distribution function and application to certainty bands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandie Ferrigno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Muller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00641027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développements d'Edgeworth de deux estimateurs d'une proportion de mesures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude statistique des données collectées par l'Observatoire National des Maladies du Bois de la Vigne.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fussler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kobes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Savary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00166929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du processus empirique composé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Maumy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université Pierre et Marie Curie - Paris VI, 2002. Français. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00002724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId439"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05525352v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Geoffroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-14778-3_7" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14778-3_7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696274v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2344/donnees-manquantes.html" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576323v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kenett" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572764v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Bottou" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sazadaly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinchon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fagot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99978-4_21" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572444v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wassner" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnanensi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_18" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141708v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deville" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356581v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05234846v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Logosha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321533" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05425668v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70378-2_22" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429586v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guihard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762019v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verniquet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiggie Untrau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pichot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01725-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206128v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jung" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa855" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576294v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.693126" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576291v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.684794" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170131v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamaoui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Segond" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2021.1892715" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874969v4" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3076025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199937v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000214" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545513v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morlon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0886-5" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290791v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ilias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Tahar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36853-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356797v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titin Agustin Nengsih" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2018-0059" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532353v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Hohnadel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chollet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198208" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576295v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9651-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwemou" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untrau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-05-719070" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299454v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastien" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu660" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150065v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiamak Bahram" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt705" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203756v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A Kemper" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211130110" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576322v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuntzmann" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbe" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299412v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gren&#232;che" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krieger" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2013.07.002" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCDFNVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576308v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beau-Faller" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Bayed" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie-Jacques Namer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634709v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gren&#232;che" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.003" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0N1H2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552303v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589788v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.08.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051465v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berge" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froloff" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Reddy Kalathur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0126" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158049v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS381" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489251v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439846v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01614.x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXWNXSCW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512065v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jacobs" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.05.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NMF12DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481147v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00095" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331233v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fussler" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kobes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-5-0571" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160262v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pleynet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184244v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.017" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141709v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulanger" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walth&#232;re Dew&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gilbert" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Govaerts" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.008" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166970v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654375v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141707v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640665v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574683v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pierret" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05033060v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246024" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371803v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371798v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612889v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555901v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Madad" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valero" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538171v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352056v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352069v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352047v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577183v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577311v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577215v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577245v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577348v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577541v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malblanc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577217v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577327v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577192v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eug&#232;ne" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577524v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577589v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577599v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572655v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325038v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577716v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572670v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572688v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Agniel" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delyon" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402956v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Minella" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577656v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577408v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577639v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577747v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577816v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577818v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325069v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577739v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577768v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572695v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577809v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577839v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577831v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577847v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572736v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577858v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577848v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408177v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13034" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561525v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577844v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577827v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577911v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Musayeva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577916v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154624v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577885v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577896v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578006v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577942v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578009v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577940v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577934v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577932v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578010v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577941v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578016v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577449v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578031v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147755v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578028v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515164v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527639v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494857v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542296v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Marie-Pierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439913v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287625v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287748v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287634v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Souaifi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidon" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160187v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193173v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177005v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166194v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160208v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162587v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201488v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dewe" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Govaerts." TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161774v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavall&#233;e" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104299v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161779v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555692v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Nespoulous" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555638v2" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555639v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555719v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555684v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555766v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389236v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanan&#232;s" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389237v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182671v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389157v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236952v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232636v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246026" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232610v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683008v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Essaket" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouchot" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breton" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dada269f87de4a5764bc7ba37e9c5843c273e34;origin=https://hal.archives-ouvertes.fr/hal-03683008;visit=swh:1:snp:9d0ab5466bba609329cceb209dcf50d4067585e8;anchor=swh:1:rel:28715855bcbd3f486c88f9982e40a71d26f42d9d;path=/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696270v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576343v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufrenot" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807319448-statistiques-pour-l-economie-et-la-gestion" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576342v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fredon" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576341v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576327v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470866v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2268/apprentissage-statistique-et-donnees-massives.html" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576337v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Rabba Idi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576330v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576333v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576328v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126413v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Droesbeke" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576326v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576324v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637132v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;rinel" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634681v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634683v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520902v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400494v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340406v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340402v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577275v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577272v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02942342v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099301v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576425v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577082v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alawieh" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Al Ayoubi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577089v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203016v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096041v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller-Gueudin" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025443v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641027v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166573v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166929v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05274056v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grimaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Leray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Bayat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fermanian" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2025.08.023" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Partouche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thien-Nga Chamaraux-Tran" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bertrand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schneider" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0321533" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05234846v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizaveta Logosha" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05425668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Claeys" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gan&#231;arski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70378-2_22" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04429586v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Piot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guihard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Clavier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.artmed.2023.102743" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Carapito" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismail Aouadi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verniquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiggie Untrau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Pichot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41591-022-01725-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792224v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Cheviet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonnefond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandl.2022.105176" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199937v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Bons" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Husson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chion" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.202000214" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874969v4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gancarski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Wassner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TKDE.2021.3076025" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576291v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fdata.2021.684794" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jad Hamaoui" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Segond" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1357650X.2021.1892715" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576294v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Magnanensi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meyer" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fams.2021.693126" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206128v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma&#239;l Aouadi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jung" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btaa855" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206125v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Schleiss" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Matthieu Fornecker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicod&#232;me Paul" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41375-021-01221-5" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02545513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Carapito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Pichot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Spinnhirny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Morlon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-020-0886-5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02356797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titin Agustin Nengsih" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sagmb-2018-0059" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408179v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Schleiss" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Fornecker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2019-126779" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290791v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Ilias" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouria Tahar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yonca G&#252;ler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Miguet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36853-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532353v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Hohnadel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Chollet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0198208" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576295v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11222-016-9651-4" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362680v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kwemou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Untrau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Michel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2016-05-719070" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299454v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bastien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btu660" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015182v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Call" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pel&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dufour" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0768-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01150065v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seiamak Bahram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioinformatics/btt705" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203756v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corey A Kemper" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1211130110" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576322v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Kuntzmann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Barbe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299412v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gren&#232;che" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Krieger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Erhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sleep.2013.07.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QCDFNVLD-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576308v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beau-Faller" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim El Bayed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izzie-Jacques Namer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634709v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Gren&#232;che" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bandc.2010.10.003" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HP0N1H2R-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051465v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Berge" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Froloff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Kiran Reddy Kalathur" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poch" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/cmb.2009.0126" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00589788v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Ferrigno" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.08.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158049v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davit Varron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/09-EJS381" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00489251v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439846v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Thierry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Petit" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0310.2009.01614.x" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SXWNXSCW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410679v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rolland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Jacquet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2009.03.049" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C5P1G9X5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481147v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Grandgeorge" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wanless" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy E. Dunn" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beaugrand" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ab00095" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331233v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fussler" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kobes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grosman" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-98-5-0571" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00512065v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Jacobs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beproc.2008.05.004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9NMF12DK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356580v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Savary" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141709v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Boulanger" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walth&#232;re Dew&#233;" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gilbert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Govaerts" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2006.06.008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184244v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2007.07.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160262v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Pleynet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166970v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654375v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141707v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Deville" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03640665v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05525352v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Geoffroy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prevost" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-032-14778-3_7" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-14778-3_7" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696274v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne G&#233;gout-Petit" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Saporta" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Thomas-Agnan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2344/donnees-manquantes.html" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576323v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kenett" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Bottou" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03532391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sazadaly" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pinchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Fagot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99978-4_21" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572444v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283528v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40643-5_18" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141708v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356581v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05033060v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-05574683v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pierret" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huah Shin Ng" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Vukusic" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lebrun-Fr&#233;nay" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371798v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612889v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371803v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352041v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371795v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538171v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555901v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Madad" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Valero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352069v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352056v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352047v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352061v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577541v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Malblanc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Abidon" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577217v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577327v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Carapito" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Eug&#232;ne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577311v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577215v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577245v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577348v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577183v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577205v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577524v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577202v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577594v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577589v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577599v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572655v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577639v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577733v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402956v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Minella" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sananes" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Demont" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577716v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572670v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572688v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vidal Agniel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delyon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325038v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577656v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577408v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572695v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577809v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325069v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577739v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577818v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577747v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577816v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577801v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577768v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577844v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577827v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572736v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577858v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577848v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577847v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577839v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577831v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408177v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Michel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tan.13034" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561525v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577911v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Musayeva" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577916v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577882v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154624v2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Muller-Gueudin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577885v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577896v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578010v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577941v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578006v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577942v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578009v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577940v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577934v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577932v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577449v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578016v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147755v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578031v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578022v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578028v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578017v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515164v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00527639v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494857v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542296v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaub Marie-Pierre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439913v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287691v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287625v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287748v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287634v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Souaifi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bidon" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751834v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166176v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Druart" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160208v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00162587v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193173v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177005v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163221v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821348v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166194v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161774v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavall&#233;e" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141710v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cornebise" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Girard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00201488v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boulanger" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Dewe" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilbert" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Govaerts." TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00104299v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guermeur" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sur" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161779v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232636v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0246026" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232610v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555638v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Nespoulous" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555692v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555639v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555719v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-05555766v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05555684v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389237v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sanan&#232;s" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03389236v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182671v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02389157v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01236952v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03696270v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576342v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Fredon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576343v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Derquenne" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dufrenot" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredj Jawadi" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807319448-statistiques-pour-l-economie-et-la-gestion" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576341v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576345v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576327v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02470866v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionstechnip.com/fr/catalogue-detail/2268/apprentissage-statistique-et-donnees-massives.html" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576337v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Rabba Idi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576330v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576333v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576328v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126413v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Droesbeke" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576326v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576346v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576324v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634681v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637132v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel P&#233;rinel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634683v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520902v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340406v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340402v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400494v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683008v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Essaket" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mouchot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breton" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0dada269f87de4a5764bc7ba37e9c5843c273e34;origin=https://hal.archives-ouvertes.fr/hal-03683008;visit=swh:1:snp:9d0ab5466bba609329cceb209dcf50d4067585e8;anchor=swh:1:rel:28715855bcbd3f486c88f9982e40a71d26f42d9d;path=/" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577272v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577275v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02942342v2" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099301v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577082v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Alawieh" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wicker" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baydaa Al Ayoubi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576425v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577089v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203016v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01025443v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096041v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Muller-Gueudin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00641027v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166573v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166929v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00002724v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>